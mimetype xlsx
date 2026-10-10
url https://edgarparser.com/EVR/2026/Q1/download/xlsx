--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -490,3266 +490,3266 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>15,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>11,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,400,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>699,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+100.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>8,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>4,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+112.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,391,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>694,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+100.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>904,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>459,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+96.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>27,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>25,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>28,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>22,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Travel And Entertainment Expense</t>
+          <t>Travel And Entertainment Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>27,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>22,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>40,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>33,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>12,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>5,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+108.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Floor Brokerage Exchange And Clearance Fees</t>
+          <t>Floor Brokerage Exchange And Clearance Fees (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>3,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>3,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>15,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>10,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,060,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>583,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+81.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>330,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>111,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+197.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>331,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>112,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+196.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>9,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-41,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+121.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>322,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>153,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+109.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>21,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>7,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+182.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>301,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>146,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+106.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>301,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>146,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+106.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>38,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>38,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>41,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>42,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>7.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>3.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+104.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>7.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+106.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>291,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>154,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+89.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>985,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>552,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+78.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,035,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>811,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>546,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>469,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>74,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>37,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+97.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>168,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>174,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2,810,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,046,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>307,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>282,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>448,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>445,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>187,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>161,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>227,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>125,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+80.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>290,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>192,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4,314,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3,271,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>16,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>16,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>25,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Amounts Due Pursuant To Tax Receivable Agreements</t>
+          <t>Amounts Due Pursuant To Tax Receivable Agreements (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>60,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>53,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accrued Employee Benefits Current</t>
+          <t>Accrued Employee Benefits Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>653,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>316,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+106.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>39,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>41,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>61,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>58,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Taxes Payable Current</t>
+          <t>Taxes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>8,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+297.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,016,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>629,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+61.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>22,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>6,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+239.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>497,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>499,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>107,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>47,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+126.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,225,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,519,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+46.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Long Term Notes Payable</t>
+          <t>Long Term Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>539,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>289,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+86.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,141,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>3,596,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-23,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-28,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,846,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,245,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-5,183,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-4,307,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,782,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,506,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>306,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>245,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,088,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,751,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>4,314,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>3,271,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>8,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>7,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>195,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>148,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>14,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>12,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>13,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+434.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>2,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-103.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-233.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>5,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>6,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>7,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-47,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+115.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Receivable Related Parties</t>
+          <t>Increase Decrease In Accounts Receivable Related Parties (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-11,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-4,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-184.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>48,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-51,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+195.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Employee Related Liabilities</t>
+          <t>Increase Decrease In Employee Related Liabilities (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-756,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-752,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-7,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>9,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-175.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable Related Parties</t>
+          <t>Increase Decrease In Accounts Payable Related Parties (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>21,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>35,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-39.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-7,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-2,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-186.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-79,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-70,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-225,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-549,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1,440,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>1,043,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-749,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-395,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-89.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>40,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>49,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Restricted Certificates Of Deposit</t>
+          <t>Payments To Acquire Restricted Certificates Of Deposit (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-203,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-3,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-19,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+84.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>524,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>679,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-11,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-8,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments Relatedto Tax Receivable Agreement</t>
+          <t>Payments Relatedto Tax Receivable Agreement (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Maturities Of Senior Debt</t>
+          <t>Maturities Of Senior Debt (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-48,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Common Stock And Partnership Units</t>
+          <t>Payments For Repurchase Of Common Stock And Partnership Units (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-621,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-405,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-53.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-49,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-46,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-731,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-460,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-58.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>1,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>1,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>43,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>27,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+60.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Accrued Dividends</t>
+          <t>Accrued Dividends (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>3,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>3,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-7,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>11,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-163.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-440,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-319,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>996,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>562,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+77.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026031242/evr-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>