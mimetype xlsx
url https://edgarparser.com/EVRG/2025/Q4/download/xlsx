--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1482,51 +1482,51 @@
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>66.1</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>+17.9%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current (Q)</t>
+          <t>Prepaid Expense Current (INSTANT)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>1,839.3</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>-1.3%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Receivable Gross Current (Q)</t>
+          <t>Accounts Receivable Gross Current (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
@@ -1834,51 +1834,51 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>58.3</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>+6.3%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets (Q)</t>
+          <t>Deferred Tax Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
@@ -2154,51 +2154,51 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>28.7</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>+19.2%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Customer Advances For Construction Current (Q)</t>
+          <t>Customer Advances For Construction Current (INSTANT)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
@@ -4010,51 +4010,51 @@
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>29.9</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>-9.7%</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Shares Outstanding (Q)</t>
+          <t>Shares Outstanding (INSTANT)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1711269/000171126926000017/evrg-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>