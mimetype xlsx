--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -522,2114 +522,2114 @@
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,725,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,481,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>400,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>316,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,325,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,165,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,564,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,200,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>239,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>35,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+578.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>9.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>8.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>9.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>8.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>138,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>138,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>139,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>139,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>160,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>174,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2,552,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2,278,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,046,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>958,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>379,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>335,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>618,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>550,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>4,293,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4,193,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,740,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,914,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>10,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>5,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+93.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>66,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>64,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>165,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>148,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,325,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,165,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4,188,139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>5,250,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>82,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>82,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>125,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>81,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+53.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>465,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>465,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>80,434,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>75,976,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>656,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>360,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+81.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>3,532,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>4,890,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits With Banks</t>
+          <t>Interest Bearing Deposits With Banks (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>16,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>48,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-66.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>425,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>425,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>20,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>56,068,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>53,024,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Affordable Housing Partnership Tax Credit And C R A Investments Net</t>
+          <t>Affordable Housing Partnership Tax Credit And C R A Investments Net (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>969,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>926,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,991,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,907,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>71,535,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>68,253,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>13,212,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>10,846,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,870,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,917,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>16,697,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>15,450,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>50,385,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>47,724,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>67,082,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>63,175,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Advances From Federal Home Loan Banks</t>
+          <t>Advances From Federal Home Loan Banks (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>3,500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>35,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>35,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>138,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>89,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accrued Liabilities And Other Liabilities</t>
+          <t>Accrued Liabilities And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,279,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,453,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2,111,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2,030,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>8,301,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>7,311,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-1,168,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-1,034,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-345,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-585,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>8,899,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>7,723,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>80,434,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>75,976,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>213,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>212,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>76,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>45,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+67.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-7,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-14,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+45.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,501,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,411,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-6,939,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-7,599,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>8,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-49.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-5,476,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-6,295,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-115,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-143,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-19,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-14,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2,897,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>5,527,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>278,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>246,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,742,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2,057,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-1,062,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>635,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-267.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069157/000106915726000009/ewbc-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>