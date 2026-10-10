--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,834 +458,834 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net And Escrow Fee Revenue</t>
+          <t>Premiums Earned Net And Escrow Fee Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,762.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Premiums Earned By Agents Net</t>
+          <t>Premiums Earned By Agents Net (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,959.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,561.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Information And Other Fees Earned</t>
+          <t>Information And Other Fees Earned (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,088.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>960.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>20.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-401.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+105.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>7,452.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>6,128.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2,059.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Insurance Commissions</t>
+          <t>Insurance Commissions (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,044.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,210.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,113.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>326.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>216.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>207.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Premium Taxes</t>
+          <t>Premium Taxes (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>81.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>68.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>149.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>6,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>5,962.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>826.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>165.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+399.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>32.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+512.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>625.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>132.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+371.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>3.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+126.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>621.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>131.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+374.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>6.02</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+377.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+376.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2.18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>103.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>103.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>103.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>104.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>861.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>290.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+196.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1322,2658 +1322,2658 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,387.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,718.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>682.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>745.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>205.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>214.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>9.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>43.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-78.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,819.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,804.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>16,228.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>14,908.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>83.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>108.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accounts And Accrued Income Receivable Net</t>
+          <t>Accounts And Accrued Income Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>432.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>374.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Income Tax Receivable</t>
+          <t>Income Tax Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>61.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Equity Securities</t>
+          <t>Equity Securities (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>849.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>691.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>9,394.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>8,042.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Secured Financings Receivable</t>
+          <t>Secured Financings Receivable (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>986.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Title Plants And Other Indexes</t>
+          <t>Title Plants And Other Indexes (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>686.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>673.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>125.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>460.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>414.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>47.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>66.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>317.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>278.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Pension Costs And Other Retirement Plans Current And Noncurrent</t>
+          <t>Accrued Pension Costs And Other Retirement Plans Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>444.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>425.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,002.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>943.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Taxes Payable Current And Noncurrent</t>
+          <t>Taxes Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>42.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>312.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>139.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+124.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>10,704.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>9,981.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deposits With Banks</t>
+          <t>Deposits With Banks (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>78.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>85.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>8,466.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>7,265.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>5,292.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>5,048.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Current And Non Current Liabilities</t>
+          <t>Other Current And Non Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>192.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>173.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>210.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,169.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,193.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>218.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>229.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Secured Financings Payable</t>
+          <t>Secured Financings Payable (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>906.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>643.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+40.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Debt And Capital Lease Obligations</t>
+          <t>Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,545.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,546.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Commitments And Contingencies (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1,744.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,787.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>4,011.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>3,617.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-256.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-496.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,499.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>4,908.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5,524.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>16,228.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>14,908.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>24.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>18.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-45.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-1406.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>68.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-7.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-7.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>9.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>6.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Claims Paid Including Assets Acquired Net Of Recoveries</t>
+          <t>Claims Paid Including Assets Acquired Net Of Recoveries (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-358.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-397.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Payable Net Of Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Payable Net Of Income Taxes Receivable (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>149.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>35.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+325.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-57.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>126.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-145.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>74.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>45.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+63.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums</t>
+          <t>Increase Decrease In Unearned Premiums (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>13.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-75.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-34.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-35.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>950.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>897.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>137.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>10.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+1264.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Businesses And Interest In Affiliates</t>
+          <t>Payments For Proceeds From Businesses And Interest In Affiliates (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-2.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-16.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+84.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits With Banks</t>
+          <t>Increase Decrease In Deposits With Banks (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>9.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+127.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-2,857.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-6,298.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+54.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,263.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>5,462.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-76.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>688.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>675.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities</t>
+          <t>Payments To Acquire Equity Securities (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-115.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-44.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-157.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities</t>
+          <t>Proceeds From Sale Of Equity Securities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>50.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>69.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Longterm Investments</t>
+          <t>Payments For Proceeds From Longterm Investments (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-11.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-7.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Advances Under Secured Financing Agreements</t>
+          <t>Payments For Advances Under Secured Financing Agreements (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-45,342.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-29,164.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Collections Of Secured Financings Receivable</t>
+          <t>Proceeds From Collections Of Secured Financings Receivable (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>45,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>29,114.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-188.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-218.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-1,455.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-458.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-217.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>244.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-2,259.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+110.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Borrowings Under Secured Financing Agreements</t>
+          <t>Proceeds From Borrowings Under Secured Financing Agreements (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>44,061.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>28,408.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+55.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Financings Payable</t>
+          <t>Repayments Of Secured Financings Payable (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-43,799.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-28,317.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-3.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-4.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-3.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-228.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds Payments Related To Shares Issued In Connection With Restricted Stock Unit Option And Benefit Plans</t>
+          <t>Proceeds Payments Related To Shares Issued In Connection With Restricted Stock Unit Option And Benefit Plans (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>6.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-122.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-68.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-78.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-220.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>161.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-2,309.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+107.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>151.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>150.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Cash Paid For Premium Taxes</t>
+          <t>Cash Paid For Premium Taxes (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>73.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>57.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>67.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>22.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+203.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Income Tax Refunds</t>
+          <t>Proceeds From Income Tax Refunds (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-15.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-23.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>51.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+3533.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>13.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-16.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+178.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-330.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-1,887.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+82.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,387.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>1,718.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1472787/000119312526055516/faf-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>