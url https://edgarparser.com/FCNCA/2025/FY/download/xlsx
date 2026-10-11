--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,4130 +458,4130 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>9,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>9,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Securities Taxable</t>
+          <t>Interest Income Securities Taxable (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions And Dividend Income Equity Securities Operating</t>
+          <t>Interest Income Deposits With Financial Institutions And Dividend Income Equity Securities Operating (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>11,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>12,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>3,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Borrowings</t>
+          <t>Interest Expense Borrowings (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>4,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>5,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>6,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>7,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Credit Loss Expense Reversal</t>
+          <t>Credit Loss Expense Reversal (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Credit Loss</t>
+          <t>Interest Income Expense After Provision For Credit Loss (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>6,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>6,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Debt Securities Realized Gain Loss</t>
+          <t>Debt Securities Realized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Gain Loss</t>
+          <t>Equity Securities Fv Ni Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+69.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Leased Assets Net Operating Leases</t>
+          <t>Gain Loss On Sale Of Leased Assets Net Operating Leases (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-350.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Operating Leases Income Statement Depreciation Expense On Property Subject To Or Held For Lease</t>
+          <t>Operating Leases Income Statement Depreciation Expense On Property Subject To Or Held For Lease (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>3,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Equipment Expense</t>
+          <t>Equipment Expense (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Third Party Processing Fees</t>
+          <t>Third Party Processing Fees (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Federal Deposit Insurance Corporation Premium Expense (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Marketing Expense</t>
+          <t>Marketing Expense (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>6,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>5,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>3,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>165.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>189.42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>165.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>189.41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>13,002,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>14,341,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>13,002,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>14,342,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>9,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>9,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>2,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+1047.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Current And Noncurrent</t>
+          <t>Equity Securities Fv Ni Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>229,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>223,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>19,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>21,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>31,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>33,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>9,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>10,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Assets Held For Sale Not Part Of Disposal Group</t>
+          <t>Assets Held For Sale Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+845.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>147,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>140,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-1,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-1,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>146,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>138,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Property Subject To Or Available For Operating Lease Net</t>
+          <t>Property Subject To Or Available For Operating Lease Net (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>9,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>9,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>7,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>6,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>35,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>36,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>207,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>201,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>40,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>38,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>120,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>116,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>161,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>155,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Liabilities Credit Balances Of Factoring Clients</t>
+          <t>Liabilities Credit Balances Of Factoring Clients (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-39.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Debt Longterm And Shortterm Combined Amount</t>
+          <t>Debt Longterm And Shortterm Combined Amount (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>36,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>37,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>8,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>8,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>20,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>19,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+118.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>22,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>22,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>229,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>223,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-1950.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+211.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net</t>
+          <t>Gain Loss On Sales Of Loans Net (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-200.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Gain On Sales Of Operating Lease Equipment Net</t>
+          <t>Gain On Sales Of Operating Lease Equipment Net (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Other Real Estate</t>
+          <t>Gains Losses On Sales Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Assets Held For Sale</t>
+          <t>Increase Decrease In Assets Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-1,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Impairment Of Premises And Equipment And Other Assets</t>
+          <t>Impairment Of Premises And Equipment And Other Assets (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-72.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+43.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+600.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-6900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>2,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Interest Bearing Deposits In Banks</t>
+          <t>Proceeds From Payments For In Interest Bearing Deposits In Banks (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>1,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>12,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-87.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-93.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-13,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-22,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>12,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>7,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+74.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>3,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>1,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+155.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+50.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+79.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Securities Purchased Under Agreements To Resell</t>
+          <t>Proceeds From Payments For Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-123.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-9,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-7,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Receivable</t>
+          <t>Proceeds From Sale Of Loans Receivable (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liabilities Credit Balances Of Factoring Clients</t>
+          <t>Increase Decrease In Liabilities Credit Balances Of Factoring Clients (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+390.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equipment On Lease</t>
+          <t>Payments To Acquire Equipment On Lease (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-1,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Of Operating Lease Equipment</t>
+          <t>Proceeds From Sales Of Operating Lease Equipment (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-65.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Real Estate Owned</t>
+          <t>Proceeds From Sale Of Other Real Estate Owned (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-70.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-5,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-10,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Transfer To Other Real Estate</t>
+          <t>Transfer To Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Transfer Of Assets From Held For Investment To Held For Sale</t>
+          <t>Transfer Of Assets From Held For Investment To Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>1,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+113.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Transfer Of Assets From Held For Sale To Held For Investment</t>
+          <t>Transfer Of Assets From Held For Sale To Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Commitments Extended On Affordable Housing Investment Credits</t>
+          <t>Commitments Extended On Affordable Housing Investment Credits (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Increase Decrease In Time Deposits</t>
+          <t>Increase Decrease In Time Deposits (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-2,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-3,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Increase Decrease In Demand Deposits And Other Interest Bearing Deposits</t>
+          <t>Increase Decrease In Demand Deposits And Other Interest Bearing Deposits (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>8,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>12,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase</t>
+          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-2,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-533.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>1,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-3,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-1,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-83.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>2,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>7,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-62.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>4,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>5,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-58.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+86.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/798941/000079894126000015/fcnca-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>