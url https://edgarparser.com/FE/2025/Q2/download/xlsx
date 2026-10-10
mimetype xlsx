--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1706,51 +1706,51 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Prepaid Expense Other Noncurrent (Q)</t>
+          <t>Prepaid Expense Other Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
@@ -1834,51 +1834,51 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment (Q)</t>
+          <t>Property, Plant &amp; Equipment (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
@@ -2378,51 +2378,51 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Spent Nuclear Fuel Obligation Noncurrent (Q)</t>
+          <t>Spent Nuclear Fuel Obligation Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
@@ -2538,51 +2538,51 @@
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031296/000103129625000042/fe-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">