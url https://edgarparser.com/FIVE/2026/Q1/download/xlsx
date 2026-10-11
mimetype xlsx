--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -410,2004 +410,1460 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F61"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,285,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>970,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>806,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>646,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>273,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>226,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>51,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>46,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>154,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>50,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+203.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>8,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>5,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+46.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>162,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>56,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+187.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>39,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>15,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+157.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>123,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>41,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+199.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>0.75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+197.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>0.75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+194.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>55,262,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>55,045,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>55,607,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>55,189,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>638,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>427,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+49.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>474,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>196,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+141.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>813,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>702,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Prepaid Taxes</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>5,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>130,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>142,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2,061,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,473,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,242,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,260,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,725,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,696,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>25,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>21,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5,055,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4,452,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>351,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>276,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>95,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>72,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>46,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>31,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+49.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>188,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>176,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>300,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>304,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>982,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>861,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Deferred Rent Credit And Other Noncurrent</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>10,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>8,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+35.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,698,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,670,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>50,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>54,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,742,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2,594,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>174,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>161,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2,137,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,696,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2,312,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,858,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>5,055,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>4,452,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>51,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>46,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>9,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>-5,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+114.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1589.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>33,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>-42,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+178.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
-        <is>
-[...542 lines deleted...]
-      <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177609/000117760926000020/five-20260502.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>