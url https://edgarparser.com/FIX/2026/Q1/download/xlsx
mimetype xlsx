--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1290,51 +1290,51 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>2,597,499</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>+73.3%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1035983/000110465926047689/fix-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Short-Term Investments (Q)</t>
+          <t>Short-Term Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1035983/000110465926047689/fix-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">