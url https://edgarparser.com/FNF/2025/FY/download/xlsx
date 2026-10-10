--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,4034 +458,4034 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Direct Premiums Written</t>
+          <t>Direct Premiums Written (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Assumed Premiums Written</t>
+          <t>Assumed Premiums Written (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>3,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>5,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>5,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>3,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-60</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-172.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>14,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>13,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>3,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>3,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Insurance Commissions</t>
+          <t>Insurance Commissions (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net Life And Annuity Remeasurement Gains Losses</t>
+          <t>Policyholder Benefits And Claims Incurred Net Life And Annuity Remeasurement Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>3,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+768.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>13,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>11,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+105.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Minority Interest And Income Loss On Equity Method Investments Net Of Income Tax</t>
+          <t>Income Loss From Continuing Operations Before Minority Interest And Income Loss On Equity Method Investments Net Of Income Tax (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-53.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+118.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-51.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4.69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-52.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>4.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-52.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>3,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>5,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>5,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>109,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>95,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+45.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>3,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+93.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>3,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>73,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>63,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts And Notes Receivable Net</t>
+          <t>Accounts And Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables</t>
+          <t>Reinsurance Recoverables (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>17,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>13,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Asset Amount</t>
+          <t>Market Risk Benefit Asset Amount (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+50.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill And Title Plants</t>
+          <t>Intangible Assets Net Excluding Goodwill And Title Plants (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>6,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>5,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Intangible Assets Title Plants</t>
+          <t>Intangible Assets Title Plants (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>3,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>4,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>4,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Taxes Payable Current And Noncurrent</t>
+          <t>Taxes Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-98.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>100,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>86,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>54,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>48,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>7,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>5,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Policyholder Funds</t>
+          <t>Policyholder Funds (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>62,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>56,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>10,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>8,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+64.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Net</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Net (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Funds Held Under Reinsurance Agreements Liability</t>
+          <t>Funds Held Under Reinsurance Agreements Liability (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>14,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>10,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Customer Deposits</t>
+          <t>Contract With Customer Liability Customer Deposits (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>6,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>5,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>5,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>5,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-1,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-2,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-2,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-2,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>7,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>7,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+99.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>8,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>8,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>109,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>95,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments And Disposition Of Other Assets</t>
+          <t>Gain Loss On Investments And Disposition Of Other Assets (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+163.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease Interest Credited To Policy Owner Account</t>
+          <t>Increase Decrease Interest Credited To Policy Owner Account (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-84.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs And Deferred Sales Inducements</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs And Deferred Sales Inducements (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-1,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-1,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Charges Assessed To Contract Holders For Mortality And Administration</t>
+          <t>Charges Assessed To Contract Holders For Mortality And Administration (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Operating Lease Expense</t>
+          <t>Operating Lease Expense (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+54.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investment In Limited Partnerships</t>
+          <t>Unrealized Gain Loss On Investment In Limited Partnerships (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-184.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Derivative Collateral Liabilities</t>
+          <t>Increase Decrease In Derivative Collateral Liabilities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+173.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable</t>
+          <t>Increase Decrease In Reinsurance Recoverable (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+92.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Future Policy Benefit Reserves</t>
+          <t>Increase Decrease In Future Policy Benefit Reserves (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Payables</t>
+          <t>Increase Decrease In Reinsurance Payables (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>3,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>3,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+67.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve</t>
+          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+78.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+479.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+70.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>5,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>6,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+9014.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>14,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>12,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments For Advance To Affiliate</t>
+          <t>Payments For Advance To Affiliate (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments To Acquire Property Plantand Equipmentand Software</t>
+          <t>Payments To Acquire Property Plantand Equipmentand Software (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-23,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-17,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>1,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-1,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+220.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Other Acquisitions And Disposals Net Of Cash Acquired</t>
+          <t>Payments For Proceeds From Other Acquisitions And Disposals Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+89.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-2,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-1,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-120.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-82.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-8,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-7,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Subordinated Long Term Debt</t>
+          <t>Proceeds From Issuance Of Subordinated Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-64.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payment Of Financing And Stock Issuance Costs</t>
+          <t>Payment Of Financing And Stock Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-81.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Secured Trust Deposits</t>
+          <t>Payments For Proceeds From Secured Trust Deposits (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+200.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest</t>
+          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Financing Activities</t>
+          <t>Payment For Contingent Consideration Liability Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-58.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Annuities And Investment Certificates</t>
+          <t>Proceeds From Annuities And Investment Certificates (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>11,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>10,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Repayments Of Annuities And Investment Certificates</t>
+          <t>Repayments Of Annuities And Investment Certificates (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-8,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-8,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>2,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>1,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-218.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>2,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>3,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1331875/000133187526000026/fnf-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>