--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1268,248 +1268,248 @@
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>430.8</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>811.3</t>
+          <t>811,300,000</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-46.9%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>633.6</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>912.2</t>
+          <t>912,200,000</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-30.5%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Inventory Finished Goods Net Of Reserves</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>190.8</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>225.6</t>
+          <t>225,600,000</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Inventory Work In Process Net Of Reserves</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>12.2</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>111.8</t>
+          <t>111,800,000</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-89.1%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Inventory Raw Materials Net Of Reserves</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>107.6</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>226.5</t>
+          <t>226,500,000</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-52.5%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Inventory</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>310.6</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>563.9</t>
+          <t>563,900,000</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-44.9%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Prepaid Expenses &amp; Other Current Assets</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>303.4</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>347.8</t>
+          <t>347,800,000</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>53.2</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1524,120 +1524,120 @@
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>1,731.6</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2,635.2</t>
+          <t>2,635,200,000</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-34.3%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Property, Plant &amp; Equipment</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>258.7</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>425.1</t>
+          <t>425,100,000</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>348.6</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>561,000,000</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-37.9%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>7,276.2</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -1716,56 +1716,56 @@
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>2,268.4</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>3,510</t>
+          <t>3,510,000,000</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-35.4%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Disposal Group Including Discontinued Operation Other Noncurrent Assets</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -1812,120 +1812,120 @@
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Accounts Payable Trade Current</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>427.6</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>623.8</t>
+          <t>623,800,000</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Accrued Liabilities</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>852.7</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,068.9</t>
+          <t>1,068,900,000</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>2,469.5</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2,100.8</t>
+          <t>2,100,800,000</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Deferred Revenue (Current)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>415</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -1940,56 +1940,56 @@
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>788.6</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,339.5</t>
+          <t>1,339,500,000</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-41.1%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>2,117.1</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2068,248 +2068,248 @@
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Minority Interest</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>6.6</t>
+          <t>6,600,000</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Common Stock</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>3.7</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>3,700,000</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Additional Paid-In Capital</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>4,164.3</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,982.1</t>
+          <t>3,982,100,000</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Treasury Stock Common Value</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>-2,962.6</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-1,142.8</t>
+          <t>-1,142,800,000</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-159.2%</t>
+          <t>+100.0%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>5,264.3</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>8,046.1</t>
+          <t>8,046,100,000</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-34.6%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>34.2</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-334.2</t>
+          <t>-334,200,000</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+110.2%</t>
+          <t>+100.0%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>6,503.9</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>10,554.9</t>
+          <t>10,554,900,000</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-38.4%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>6,511.5</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
@@ -2324,56 +2324,56 @@
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>11,886.7</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>17,453.6</t>
+          <t>17,453,600,000</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1659166/000165916625000131/ftv-20250926.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Adjustment For Amortization</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>274.3</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">