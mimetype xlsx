--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,4098 +458,4098 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>45,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>45,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans Consumer Real Estate</t>
+          <t>Interest And Fee Income Loans Consumer Real Estate (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>33,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>24,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+38.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans Commercial</t>
+          <t>Interest And Fee Income Loans Commercial (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>258,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>197,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans Other Consumer</t>
+          <t>Interest And Fee Income Loans Other Consumer (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>24,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>22,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>362,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>289,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>72,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>62,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>13,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>13,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Federal Home Loan Bank Advance</t>
+          <t>Interest Expense Federal Home Loan Bank Advance (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>4,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>20,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-79.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Other</t>
+          <t>Interest Expense Other (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense Junior Subordinated Debentures</t>
+          <t>Interest Expense Junior Subordinated Debentures (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>93,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>99,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>268,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>189,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>6,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>7,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>262,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>182,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Service Charges And Other Fees</t>
+          <t>Service Charges And Other Fees (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>15,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>13,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Payment Services Fees</t>
+          <t>Payment Services Fees (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>11,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>9,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Miscellaneous Loan Fees And Charges</t>
+          <t>Miscellaneous Loan Fees And Charges (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+34.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net</t>
+          <t>Gain Loss On Sales Of Loans Net (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>4,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>4,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>4,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>38,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>32,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>115,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>91,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>15,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>12,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Advertising Expense</t>
+          <t>Advertising Expense (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Information Technology And Data Processing</t>
+          <t>Information Technology And Data Processing (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>13,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>9,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Foreclosed Real Estate Expense</t>
+          <t>Foreclosed Real Estate Expense (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+227.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>General Insurance And Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>General Insurance And Federal Deposit Insurance Corporation Premium Expense (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>6,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>5,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>4,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>39,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>25,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+53.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>200,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>151,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>100,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>63,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+57.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>18,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>8,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+102.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>82,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>54,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>0.63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>0.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>0.63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>0.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>130,052,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>113,451,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>130,242,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>113,546,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>26,634,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>22,543,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>73,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>100,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-27.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-8,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>46,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-119.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>82,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>54,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Business Development</t>
+          <t>Business Development (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>492,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>411,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>103,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>122,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>100,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>47,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+109.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,378,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,051,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>31,734,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>47,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>35,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>350,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>322,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,034,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>659,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+56.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents And Federal Funds Sold</t>
+          <t>Cash Cash Equivalents And Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,385,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>981,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,585,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>4,172,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,058,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,261,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale And Held To Maturity Fair Value</t>
+          <t>Debt Securities Available For Sale And Held To Maturity Fair Value (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>6,644,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>7,433,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>41,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>40,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>21,033,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>17,218,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-255,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-210,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>20,777,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>17,008,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Finance Lease And Operating Lease Right Of Use Assets Net</t>
+          <t>Finance Lease And Operating Lease Right Of Use Assets Net (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>76,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>54,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+40.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Other Real Estate And Foreclosed Assets</t>
+          <t>Other Real Estate And Foreclosed Assets (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+39.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Interest Receivable</t>
+          <t>Interest Receivable (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>122,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>103,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Federal Home Loan Bank Stock</t>
+          <t>Federal Home Loan Bank Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>21,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>88,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-75.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance</t>
+          <t>Bank Owned Life Insurance (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>236,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>191,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>351,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>322,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>30,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>30,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>27,485,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>24,571,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>45,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>35,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>7,427,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>6,100,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>17,314,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>14,533,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2,085,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,849,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Borrowings</t>
+          <t>Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>51,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>62,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Finance Lease Liability</t>
+          <t>Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>31,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>20,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+54.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Subordinated Debt</t>
+          <t>Subordinated Debt (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>188,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>133,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>51,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>39,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>305,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>283,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>3,224,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>2,449,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+31.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,198,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1,100,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-176,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-263,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>4,248,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>3,287,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+29.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>31,734,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>27,858,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued</t>
+          <t>Common Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>130,124,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>113,517,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding</t>
+          <t>Common Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>130,124,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>113,517,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>2,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Business Combinations</t>
+          <t>Accretion Amortization Of Discounts And Premiums Business Combinations (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-5,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-3,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-74.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-194,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-160,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>197,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>157,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Life Insurance Corporate Or Bank Owned Change In Value</t>
+          <t>Life Insurance Corporate Or Bank Owned Change In Value (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-2,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-91.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>4,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>2,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+75.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Depreciation Nonproduction</t>
+          <t>Depreciation Nonproduction (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>9,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>7,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-1,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+144.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Other Real Estate</t>
+          <t>Gains Losses On Sales Of Other Real Estate (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-194.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Variable Interest Entities Investment Amortization</t>
+          <t>Variable Interest Entities Investment Amortization (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>9,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>8,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-2,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-4,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+42.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>2,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-1,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+232.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-2,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-3,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-1,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-110.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-15,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-11,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-42.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>87,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>52,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+67.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>1,405,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>148,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+845.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-999,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-13,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-7150.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>51,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>46,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans Receivable</t>
+          <t>Payments For Proceeds From Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-103,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>44,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-332.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>1,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>2,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-13,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-5,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-138.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Wholly Owned Real Estate And Real Estate Acquired In Settlement Of Loans</t>
+          <t>Proceeds From Sale Of Wholly Owned Real Estate And Real Estate Acquired In Settlement Of Loans (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+772.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Federal Home Loan Bank Stock</t>
+          <t>Proceeds From Sale Of Federal Home Loan Bank Stock (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>21,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>12,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+67.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments To Acquire Federal Home Loan Bank Stock</t>
+          <t>Payments To Acquire Federal Home Loan Bank Stock (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-1,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+69.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Life Insurance Policies</t>
+          <t>Proceeds From Life Insurance Policies (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-11,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-15,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>352,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>205,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+71.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Transfer To Other Real Estate</t>
+          <t>Transfer To Other Real Estate (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>1,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+4480.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>4,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+2268.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>43,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>37,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>150,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>87,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+72.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase</t>
+          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>71,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-97.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Repayments Of Federal Home Loan Bank Borrowings</t>
+          <t>Repayments Of Federal Home Loan Bank Borrowings (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-440,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-280,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Other Debt</t>
+          <t>Proceeds From Repayments Of Other Debt (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-41.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-1,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-2,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-2,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-289,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-124,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-132.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>95,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>103,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>2,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-133.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>149,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>133,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>1,385,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>981,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/868671/000086867126000053/gbci-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>