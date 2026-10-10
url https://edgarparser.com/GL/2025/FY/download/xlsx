--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1418,51 +1418,51 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>284,272</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>+30.0%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Long Term Investments (Q)</t>
+          <t>Long Term Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
@@ -1738,51 +1738,51 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>23,770,661</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>+4.5%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
@@ -2058,51 +2058,51 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>583,424</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>+44.1%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">