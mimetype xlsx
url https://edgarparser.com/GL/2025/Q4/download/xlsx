--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2722 +458,2722 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,241,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,181,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>281,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>282,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>-4,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-280.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+279.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,519,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,466,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>760,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>738,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost Amortization Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>116,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>104,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Non Deferred Acquisition Costs And Premium Taxes</t>
+          <t>Non Deferred Acquisition Costs And Premium Taxes (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>163,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>153,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>113,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>121,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>35,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>35,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,190,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,153,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>329,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>312,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-63,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-57,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>266,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>255,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>3.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+10431.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>467,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>710,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>201,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>455,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-55.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-642,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-1,770,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+63.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-572,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-1,661,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+65.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>20,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>21,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>34,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>33,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>314,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>85,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+270.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>490,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>490,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>30,813,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>29,076,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>369,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>284,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,396,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,235,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>20,470,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>19,571,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash</t>
+          <t>Cash (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>144,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>165,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>272,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>269,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>768,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>691,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>6,999,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>6,495,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,667,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,391,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2,320,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,324,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>24,839,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>23,770,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>17,589,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>17,155,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>19,169,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>18,457,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>270,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>257,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>540,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>532,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Policyholder Funds</t>
+          <t>Other Policyholder Funds (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>532,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>468,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Policyholder Account Balance Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense</t>
+          <t>Policyholder Account Balance Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>20,513,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>19,716,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes</t>
+          <t>Accrued Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>859,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>731,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>304,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>415,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>840,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>583,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>92,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>97,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>536,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>527,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-1,771,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-2,029,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>8,546,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>8,002,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-1,429,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-1,292,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,974,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>5,305,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>30,813,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>29,076,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Mortgage Loans On Real Estate Commercial And Consumer Net</t>
+          <t>Mortgage Loans On Real Estate Commercial And Consumer Net (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>428,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>396,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Loans Insurance Policy</t>
+          <t>Loans Insurance Policy (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>741,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>699,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>350,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>336,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>167,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>533,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-68.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>96,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>53,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+81.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Mortgages</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Mortgages (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>45,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>24,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+86.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>45,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>13,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+243.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
+          <t>Proceeds From Sale Maturity And Collections Of Investments (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>355,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>624,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-145,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-378,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+61.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgages</t>
+          <t>Payments To Acquire Mortgages (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-21,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-39,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-158,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-13,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1043.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-325,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-432,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Policy Loans</t>
+          <t>Payments For Proceeds From Policy Loans (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-11,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-8,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-37.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-251,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>15,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-1728.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-20,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-14,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Investment In Low Income Housing Interests</t>
+          <t>Investment In Low Income Housing Interests (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-11,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-2,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-367.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-265,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>181,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-246.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>18,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>16,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-21,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-20,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
+          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>100,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-45,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+322.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt Maturing In More Than Three Months</t>
+          <t>Proceeds From Short Term Debt Maturing In More Than Three Months (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>45,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>97,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt Maturing In More Than Three Months</t>
+          <t>Repayments Of Short Term Debt Maturing In More Than Three Months (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-171,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-57,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-199.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-192,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-51,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-272.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Change Annuities And Investment Certificates</t>
+          <t>Net Change Annuities And Investment Certificates (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>43,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-10,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+532.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-241,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-500,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-1,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>13,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-113.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-158,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>30,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-613.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>144,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>165,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/320335/000032033526000090/gl-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>