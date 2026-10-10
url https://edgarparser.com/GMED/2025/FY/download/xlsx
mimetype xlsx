--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3128 +458,3128 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,938,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,519,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>957,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,035,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>147,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>163,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,178,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>981,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>118,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>119,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>42,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>29,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Restructuring Costs</t>
+          <t>Restructuring Costs (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>15,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>23,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>479,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>165,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+189.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>7,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-4,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+270.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-3,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-43,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+93.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Business Combination Bargain Purchase Gain Recognized Amount</t>
+          <t>Business Combination Bargain Purchase Gain Recognized Amount (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>117,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>3,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>125,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-45,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+376.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>605,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>120,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+401.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>67,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>17,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+278.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>537,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>102,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+422.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Unrealized Holding Gain Loss On Securities Arising During Period Net Of Tax</t>
+          <t>Other Comprehensive Income Unrealized Holding Gain Loss On Securities Arising During Period Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-71.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>21,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+1118.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>22,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>3,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+566.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>560,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>106,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+426.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3.98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+423.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>3.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+422.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>135,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>135,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>137,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>137,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>537,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>102,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+422.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>526,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>784,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Marketable Securities (Current)</t>
+          <t>Marketable Securities (Current) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>31,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>105,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-70.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>678,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>557,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>759,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>659,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>65,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>49,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>64,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>20,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+213.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,125,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2,177,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>564,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>561,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>63,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>49,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Marketable Securities (Non-Current)</t>
+          <t>Marketable Securities (Non-Current) (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>71,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>66,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,435,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,432,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>78,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>75,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>218,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>94,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+131.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,302,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>5,251,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>745,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>795,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>745,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>795,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>98,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>75,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>333,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>260,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>14,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>10,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accrued Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>4,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>10,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-61.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Business Acquisition Liabilities Current</t>
+          <t>Business Acquisition Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>19,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>33,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>27,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>22,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>498,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>855,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-41.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Business Acquisition Liabilities Noncurrent</t>
+          <t>Business Acquisition Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>81,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>89,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>103,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>83,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent</t>
+          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>23,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>23,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>21,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>21,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>729,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,074,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,169,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>3,031,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>15,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-6,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+323.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,387,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,152,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,573,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>4,177,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>5,302,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>5,251,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>276,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>253,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Inventory Write Down</t>
+          <t>Inventory Write Down (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>22,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>23,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Amortization Of Acquisition Accounting Fair Value Step Up</t>
+          <t>Amortization Of Acquisition Accounting Fair Value Step Up (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>26,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>242,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-89.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>49,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>54,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>10,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>16,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1 (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>13,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>26,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-49.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>18,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-125,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+114.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>12,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>5,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+125.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Operating Activities</t>
+          <t>Payment For Contingent Consideration Liability Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-17,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-18,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Gain Loss From Foreign Currency Adjustment</t>
+          <t>Net Gain Loss From Foreign Currency Adjustment (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-12,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>25,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-149.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-52,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-78,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-17,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-29,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>11,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>1,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+951.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>8,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>17,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-52.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>34,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>5,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+581.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-50,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-13,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-280.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>753,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>520,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-107,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-113,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>63,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>58,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>115,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>11,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+875.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-164,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-115,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-42.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-252,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-17,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-1332.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-9,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-355,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-176,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-101.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payment Of Business Acquisition Liabilities</t>
+          <t>Payment Of Business Acquisition Liabilities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-15,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-45,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+65.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>89,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>110,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-2,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-6,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+56.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-300,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-85,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-250.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-449,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-679,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-27,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-2352.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>98,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>158,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>13,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>9,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>22,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+8702.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-258,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>317,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-181.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>526,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>784,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Income Tax Paid Federal After Refund Received</t>
+          <t>Income Tax Paid Federal After Refund Received (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>65,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Income Tax Paid State And Local After Refund Received</t>
+          <t>Income Tax Paid State And Local After Refund Received (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>9,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026011209/gmed-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">