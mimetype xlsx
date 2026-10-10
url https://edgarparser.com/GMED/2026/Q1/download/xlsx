--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2186,51 +2186,51 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>623,080</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>+13.5%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026032290/gmed-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1237831/000162828026032290/gmed-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">