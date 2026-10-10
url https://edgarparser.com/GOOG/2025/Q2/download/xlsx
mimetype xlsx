--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -410,2932 +410,1140 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F90"/>
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q2 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>96,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>84,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Marketable Securities (Current) (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>39,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>35,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Cash Cash Equivalents And Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>13,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>11,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>7,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>6,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>3,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>65,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>57,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>31,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>27,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+2012.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>33,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>27,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>5,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>3,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>28,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>23,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1.91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1.89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Revenue (Q)</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Employee Related Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-209.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Operating Expenses (Q)</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Accrued Revenue Share (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-289.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>30,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>23,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+1232.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>12,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>12,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>12,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>12,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Accrued Income Taxes Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-496.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Labor And Related Expense (Q)</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>28,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>23,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+60.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Convertible Preferred Stock Nonredeemable Or Redeemable Issuer Option Value (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>21,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>27,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Marketable Securities (Current)</t>
+          <t>Common Stocks Including Additional Paid In Capital (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>74,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>73,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents And Short Term Investments</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>95,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>100,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>55,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>47,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>16,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>14,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>166,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>161,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>19,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>14,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
-        <is>
-[...1790 lines deleted...]
-      <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204425000062/goog-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>