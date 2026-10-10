--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1194,83 +1194,83 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current (Q)</t>
+          <t>Other Receivables Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
@@ -1450,51 +1450,51 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>9,566</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Restricted Cash (Q)</t>
+          <t>Restricted Cash (INSTANT)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
@@ -1546,51 +1546,51 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>664,354</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>+16.6%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
@@ -1706,51 +1706,51 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>290,303</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>-4.1%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current And Noncurrent (Q)</t>
+          <t>Accounts Payable Other Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
@@ -1834,147 +1834,147 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>78,017</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>+0.1%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Liabilities (Q)</t>
+          <t>Other Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Subscriptions Received In Advance (Q)</t>
+          <t>Subscriptions Received In Advance (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Minority Interest (Q)</t>
+          <t>Minority Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
@@ -2026,51 +2026,51 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>-141</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>+929.8%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Retained Earnings (Q)</t>
+          <t>Retained Earnings (INSTANT)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000019/hlne-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">