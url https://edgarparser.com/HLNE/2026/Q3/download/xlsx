--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,194 +458,194 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>198,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>168,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>77,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>61,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Other General And Administrative Expense (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>112,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>92,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>11,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>11,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -682,66 +682,66 @@
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+476.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Variable Interest Entity Activity Between V I E And Entity Operating Income Or Loss (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -778,226 +778,226 @@
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>34,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>14,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+135.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>120,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>90,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>27,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>12,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+114.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>92,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>77,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>58,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>52,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1066,66 +1066,66 @@
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>58,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>52,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1258,578 +1258,578 @@
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current And Noncurrent</t>
+          <t>Prepaid Expense Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>12,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>9,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+31.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>35,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>35,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>63,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>61,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>294,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>255,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,170,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,591,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Fees Receivable</t>
+          <t>Fees Receivable (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>171,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>135,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>744,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>664,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>5,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>5,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>101,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>77,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>22,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>19,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>279,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>292,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Accounts Payable Other Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>844,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Member Distribution Payable</t>
+          <t>Member Distribution Payable (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>23,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>14,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+66.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>80,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>77,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -1930,88 +1930,88 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>305,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>223,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+36.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
@@ -2026,1186 +2026,1186 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>877,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>649,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,326,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>862,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+53.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,170,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,591,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>7,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>7,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>26,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>6,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+278.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payable To Related Parties Pursuant To Tax Receivable Agreement</t>
+          <t>Increase Decrease In Payable To Related Parties Pursuant To Tax Receivable Agreement (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-4,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-1,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-200.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>38,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>19,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+94.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-9,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+95.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>24,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>39,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-38.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Noncash Lease Expense</t>
+          <t>Noncash Lease Expense (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>7,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>6,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+343.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Increase Decrease In Fees Receivable</t>
+          <t>Increase Decrease In Fees Receivable (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>9,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-27,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+135.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Expense</t>
+          <t>Increase Decrease In Prepaid Expense (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-1,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-172.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due From Related Parties</t>
+          <t>Increase Decrease In Due From Related Parties (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-19,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-13,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-44.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-72.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-159.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Employee Related Liabilities</t>
+          <t>Increase Decrease In Employee Related Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>52,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>41,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Lease Liabilities</t>
+          <t>Increase Decrease In Lease Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-7,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-6,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-9,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>4,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-321.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>321,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>261,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-4,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-8,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+53.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-8,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-5,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-38.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Consolidated Fund</t>
+          <t>Proceeds From Sale Of Consolidated Fund (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>22,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>9,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>16,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments To Equity Method Investment Capital Contribution</t>
+          <t>Payments To Equity Method Investment Capital Contribution (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-68,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-53,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Proceeds From Distributions From Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-345,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-67,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-407.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>55,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Limited Liability Company L L C Or Limited Partnership L P Purchase Of Membership Interest</t>
+          <t>Limited Liability Company L L C Or Limited Partnership L P Purchase Of Membership Interest (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-55,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-11,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-1,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-500.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-1,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>2,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Repayments Of Related Party Debt</t>
+          <t>Repayments Of Related Party Debt (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-12,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-65,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-56,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Distribution Made To Limited Liability Company L L C Member Cash Distributions Paid</t>
+          <t>Distribution Made To Limited Liability Company L L C Member Cash Distributions Paid (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-43,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-36,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
@@ -3274,162 +3274,162 @@
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>86,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>14,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+512.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>64,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>207,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-69.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>347,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>327,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433642/000143364226000007/hlne-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>