--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -623,61 +623,61 @@
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>+7.6%</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/773840/000077384025000064/hon-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Interest Income</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>-79</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>-110</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-28.2%</t>
+          <t>+28.2%</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/773840/000077384025000064/hon-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Other Non-Operating Income (Expense)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>-87</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">