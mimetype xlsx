--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -655,61 +655,61 @@
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>+24.9%</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/773840/000077384026000057/hon-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Interest Income</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>-90</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>-91</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>+1.1%</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/773840/000077384026000057/hon-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Other Non-Operating Income (Expense)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>-7</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">