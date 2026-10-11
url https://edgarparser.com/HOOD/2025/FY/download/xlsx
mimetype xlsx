--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -2154,51 +2154,51 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>+80.9%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1783879/000178387926000023/hood-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent (Q)</t>
+          <t>Contract With Customer Liability Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1783879/000178387926000023/hood-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">