--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,866 +458,866 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,138,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,232,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Financing Receivable Before Allowance For Credit Loss</t>
+          <t>Interest Income Financing Receivable Before Allowance For Credit Loss (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>14,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>16,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>28,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>19,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,180,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,268,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>449,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>473,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>72,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>83,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Acquisition Costs</t>
+          <t>Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>3,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-35.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>563,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>675,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Expenses And Cost Of Goods Sold</t>
+          <t>Operating Expenses And Cost Of Goods Sold (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,087,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,234,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>235,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>109,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+114.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-208,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-242,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate And Credit Loss Reserves</t>
+          <t>Impairment Of Real Estate And Credit Loss Reserves (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-364,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-313,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-3,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-1267.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-342,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-697,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+50.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-249,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-663,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+62.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>3,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>9,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-63.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-246,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-654,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+62.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-0.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-1.81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-0.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-1.81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>349,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>365,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>349,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>365,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-249,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-644,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+61.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-5,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>22,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-122.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1354,2466 +1354,2466 @@
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>26,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>68,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-62.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>204,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>261,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>9,210,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>10,650,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>8,514,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>9,707,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Finite Lived Intangible Assets Gross</t>
+          <t>Other Finite Lived Intangible Assets Gross (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>455,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>664,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Personal Property</t>
+          <t>Personal Property (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>7,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>9,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Finance Lease Right Of Use Asset Before Accumulated Amortization</t>
+          <t>Finance Lease Right Of Use Asset Before Accumulated Amortization (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>75,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>77,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>10,292,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>11,810,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-2,397,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>-2,483,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>7,894,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>9,327,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Assets Held For Sale And Discontinued Operations Net</t>
+          <t>Assets Held For Sale And Discontinued Operations Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>143,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>12,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+1013.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Real Estate Investments Unconsolidated Real Estate And Other Joint Ventures</t>
+          <t>Real Estate Investments Unconsolidated Real Estate And Other Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>453,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>473,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>487,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>507,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,911,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>4,662,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>211,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>222,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4,534,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>5,345,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>123,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>123,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>15,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+1081.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>162,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>224,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Finance Lease Liability</t>
+          <t>Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>73,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>72,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>160,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>161,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>3,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>4,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>3,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>9,137,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>9,118,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income Loss Defined Benefit Pension And Other Postretirement Plans Net Of Tax</t>
+          <t>Accumulated Other Comprehensive Income Loss Defined Benefit Pension And Other Postretirement Plans Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-5,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-1,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-343.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cumulative Net Income Attributable To Common Stockholders</t>
+          <t>Cumulative Net Income Attributable To Common Stockholders (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>128,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>374,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-65.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cumulative Dividends</t>
+          <t>Cumulative Dividends (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-4,646,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-4,260,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4,616,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>5,234,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>56,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>66,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,673,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>5,301,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>9,210,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>10,650,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,060,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,143,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Land Available For Development</t>
+          <t>Land Available For Development (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>57,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>52,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>563,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>675,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Amortization Of Deferred Charges</t>
+          <t>Other Amortization Of Deferred Charges (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>47,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>47,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>22,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>31,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Straight Line Rent Receivable</t>
+          <t>Straight Line Rent Receivable (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-27,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-29,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Straightline Rent Liability</t>
+          <t>Straightline Rent Liability (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>3,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Derivatives</t>
+          <t>Gain Loss On Sale Of Derivatives (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>4,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate Continuing And Discontinued Operations</t>
+          <t>Impairment Of Real Estate Continuing And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>364,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>313,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>21,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>10,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+104.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Interest Income Financing Receivable Noncash</t>
+          <t>Interest Income Financing Receivable Noncash (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-31,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-34,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-25,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>5,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-590.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>3,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-123.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>457,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>501,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-12,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-70,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+82.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Productive Assets</t>
+          <t>Payments To Acquire Other Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-330,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-248,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments To Acquire Notes Receivable</t>
+          <t>Payments To Acquire Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-8,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-5,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-2,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Finance Receivables</t>
+          <t>Payments To Acquire Finance Receivables (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Held For Sale</t>
+          <t>Proceeds From Sale Of Property Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,004,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,221,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Recovery</t>
+          <t>Proceeds From Insurance Recovery (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>58,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>5,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+1028.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>710,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>900,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Lines Of Credit</t>
+          <t>Proceeds From Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>1,449,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>1,289,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-1,329,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-1,289,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Repayments Of Medium Term Notes</t>
+          <t>Repayments Of Medium Term Notes (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-650,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-85.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-266,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-25,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-945.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-386,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-457,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-4,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-8,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+54.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-4,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-5,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest</t>
+          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments For Hedge Financing Activities</t>
+          <t>Payments For Hedge Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-4,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-13,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-2223.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-211.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-1,210,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-1,359,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>176,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>202,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>55,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>39,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+39.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Interest Paid Capitalized</t>
+          <t>Interest Paid Capitalized (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>12,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>4,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+182.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Mortgage Loan Related To Property Sales1</t>
+          <t>Mortgage Loan Related To Property Sales1 (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>11,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>9,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>1,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-42,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>43,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-198.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>26,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>68,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-62.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360604/000136060426000018/hr-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>