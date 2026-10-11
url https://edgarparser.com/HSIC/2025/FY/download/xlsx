--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -2026,51 +2026,51 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>5,381</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>+19.3%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000228/000100022826000013/hsic-20251227.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000228/000100022826000013/hsic-20251227.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">