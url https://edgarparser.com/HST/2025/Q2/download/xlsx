--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1674,115 +1674,115 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070750/000107075025000139/hst-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Partners Capital (Q)</t>
+          <t>Partners Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070750/000107075025000139/hst-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Minority Interest In Limited Partnerships (Q)</t>
+          <t>Minority Interest In Limited Partnerships (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070750/000107075025000139/hst-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070750/000107075025000139/hst-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
@@ -2090,83 +2090,83 @@
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070750/000107075025000139/hst-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>General Partners Capital Account (Q)</t>
+          <t>General Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070750/000107075025000139/hst-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Limited Partners Capital Account (Q)</t>
+          <t>Limited Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070750/000107075025000139/hst-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">