--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1738,51 +1738,51 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>3,929,495</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>-23.4%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
@@ -1866,83 +1866,83 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>8,232,207</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>+10.6%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
@@ -1994,51 +1994,51 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>3,190,210</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>+46.7%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">