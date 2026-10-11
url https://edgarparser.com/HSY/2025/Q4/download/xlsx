--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1706,51 +1706,51 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>3,929,495</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>-23.4%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
@@ -1834,83 +1834,83 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>8,232,207</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>+10.6%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
@@ -1962,51 +1962,51 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>3,190,210</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>+46.7%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/47111/000162828026008586/hsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">