--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1647,61 +1647,61 @@
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>+3.3%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/48898/000162828026007500/hubb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>420.1</t>
+          <t>-420.1</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>277.1</t>
+          <t>-277.1</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+51.6%</t>
+          <t>-51.6%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/48898/000162828026007500/hubb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>825.9</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">