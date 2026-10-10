--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3234 +458,3234 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>666,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>641,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Property Management Fee Revenue</t>
+          <t>Property Management Fee Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>21,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>18,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>688,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>660,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>259,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>242,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Cost Of Other Property Operating Expense</t>
+          <t>Cost Of Other Property Operating Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>37,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>34,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>18,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>21,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>90,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>91,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>188,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>180,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges And Casualty Losses</t>
+          <t>Asset Impairment Charges And Casualty Losses (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>3,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>20,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-83.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>597,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>590,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Gain Loss</t>
+          <t>Equity Securities Fv Ni Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+247.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-1,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-9,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+81.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>45,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>47,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-12,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+117.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>137,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>95,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-52.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>136,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>95,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic</t>
+          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-42.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>136,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>95,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>136,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>95,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>613,084,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>612,674,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>613,084,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>613,645,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+37.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+46.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>132,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>52,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+152.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>155,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,027,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-84.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>258,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>258,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>18,782,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>19,632,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>47,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>38,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>33,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>20,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>17,731,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>17,121,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>22,702,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>-5,345,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>-4,726,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>17,356,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>240,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>218,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>255,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>244,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>516,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>599,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>407,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>398,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>9,119,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>9,681,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>8,230,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,383,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,614,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4,396,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3,799,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,449,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,444,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Security Deposit Liability</t>
+          <t>Security Deposit Liability (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>184,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>180,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>297,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>92,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+220.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>6,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>6,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>11,183,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>11,164,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-1,571,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-1,275,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>7,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>21,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-63.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>9,625,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>9,916,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>37,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>35,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>9,662,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>9,951,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>18,782,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>19,632,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,970,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,888,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>20,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>20,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>16,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>13,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium</t>
+          <t>Amortization Of Debt Discount Premium (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-5,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>7,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-177.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>9,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>24,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>8,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>23,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-10,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-33,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+68.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>193,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>193,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Security Deposits</t>
+          <t>Increase Decrease In Security Deposits (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>3,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+11793.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-4,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+117.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,077,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>948,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Other Deposits</t>
+          <t>Payments For Proceeds From Other Deposits (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>29,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+5890.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments To Acquire Residential Real Estate</t>
+          <t>Payments To Acquire Residential Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-680,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-543,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-22,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-22,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Productive Assets</t>
+          <t>Payments To Acquire Other Productive Assets (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-183,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-167,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>373,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>305,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-2,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-3,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-39,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-39,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Real Estate And Real Estate Joint Ventures</t>
+          <t>Proceeds From Real Estate And Real Estate Joint Ventures (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>16,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>17,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-61,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-39,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-56.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-570,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-492,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Capital Expenditures Incurred But Not Yet Paid Renovation Improvements</t>
+          <t>Capital Expenditures Incurred But Not Yet Paid Renovation Improvements (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>1,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-34.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Capital Expenditures Incurred But Not Yet Paid Residential Property Capital Improvements</t>
+          <t>Capital Expenditures Incurred But Not Yet Paid Residential Property Capital Improvements (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>11,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>10,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Reclassification Of Inventory Real Estate Held For Sale</t>
+          <t>Reclassification Of Inventory Real Estate Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>98,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>124,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Fair Value Of Cash Flow Hedges</t>
+          <t>Increase Decrease In Fair Value Of Cash Flow Hedges (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-47,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-49,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>16,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>14,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>3,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>8,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-54.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>178,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-534,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-516,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-2,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-5,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-10,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+47.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-3,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-14,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+74.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>596,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>494,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-46.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-970,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-8,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-54,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+83.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-2,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-3,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-530,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-108,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-389.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>257,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>247,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Interest Costs Capitalized</t>
+          <t>Interest Costs Capitalized (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>1,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-34.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>3,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>4,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>2,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-24,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>347,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-106.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>395,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>1,245,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-68.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1687229/000168722925000051/invh-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>