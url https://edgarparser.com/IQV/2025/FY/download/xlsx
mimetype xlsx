--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1450,51 +1450,51 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>5,829</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>+7.2%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Defined Benefit Plan Assets For Plan Benefits Noncurrent (Q)</t>
+          <t>Defined Benefit Plan Assets For Plan Benefits Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
@@ -2122,51 +2122,51 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>2,948</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>+0.8%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Current And Noncurrent (Q)</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
@@ -2314,115 +2314,115 @@
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>20,832</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>+11.9%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Current Liabilities (Q)</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Current Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income Loss Defined Benefit Pension And Other Postretirement Plans Net Of Tax Attributable To Parent (Q)</t>
+          <t>Accumulated Other Comprehensive Income Loss Defined Benefit Pension And Other Postretirement Plans Net Of Tax Attributable To Parent (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1478242/000162828026008322/iqv-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">