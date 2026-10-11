--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1386,51 +1386,51 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>977,702</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>-21.6%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/728535/000143774926005294/jbht20251231_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/728535/000143774926005294/jbht20251231_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">