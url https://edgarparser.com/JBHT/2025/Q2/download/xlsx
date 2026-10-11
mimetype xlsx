--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1226,51 +1226,51 @@
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1,483,804</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>-31.3%</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/728535/000143774925023379/jbht20250630_10q.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/728535/000143774925023379/jbht20250630_10q.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">