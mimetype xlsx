--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,962 +458,962 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>10,823,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>10,515,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>3,479,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>3,480,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>7,343,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>7,034,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3,860,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>3,659,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Floor Brokerage Exchange And Clearance Fees</t>
+          <t>Floor Brokerage Exchange And Clearance Fees (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>489,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>432,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Underwriting Costs</t>
+          <t>Underwriting Costs (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>85,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>68,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>598,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>546,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>126,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>118,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Business Development</t>
+          <t>Business Development (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>335,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>283,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+18.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>313,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>296,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>192,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>190,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>190,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>206,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>280,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>226,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>6,472,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>6,029,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>870,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,005,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>184,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>293,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>686,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>712,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-4,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>3,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-219.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>682,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>716,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-28,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-27,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>79,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>74,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss And Preferred Stock Dividends Income Statement Impact</t>
+          <t>Net Income Loss And Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>630,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>669,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Earnings Per Share Continuing Operations Basic</t>
+          <t>Earnings Per Share Continuing Operations Basic (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2.95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>3.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Earnings Per Share Continuing Operations Diluted</t>
+          <t>Earnings Per Share Continuing Operations Diluted (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2.85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2.96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>3.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2.99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>215,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>217,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>222,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>223,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5,546,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>4,858,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Other Revenue (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1450,162 +1450,162 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>3.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-67.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>669,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>641,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>6.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>20.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>95.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>86.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1770,2690 +1770,2690 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>192.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>190.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>630,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>669,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>14,043,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>12,153,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,837,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,827,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>76,012,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>64,360,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>525,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>553,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cash And Securities Segregated Under Securities Exchange Commission Regulation</t>
+          <t>Cash And Securities Segregated Under Securities Exchange Commission Regulation (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>917,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,132,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned At Fair Value</t>
+          <t>Financial Instruments Owned At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>27,722,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>24,138,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,496,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,385,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Securities Borrowed</t>
+          <t>Securities Borrowed (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>8,295,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>7,213,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>8,449,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>6,179,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Securities Received As Collateral</t>
+          <t>Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>200,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>185,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,310,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,666,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+61.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Receivables From Customers</t>
+          <t>Receivables From Customers (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,439,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2,494,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Fees Interest And Other</t>
+          <t>Fees Interest And Other (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>806,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>663,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Operating Lease Rightof Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Operating Lease Rightof Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,246,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,194,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3,246,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3,072,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>92.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>79.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,836,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,510,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>15,895,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>13,530,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>65,369,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>54,134,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Other Short Term Borrowings</t>
+          <t>Other Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,767,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>443,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+298.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Financial Instruments Sold Not Yet Purchased At Fair Value</t>
+          <t>Financial Instruments Sold Not Yet Purchased At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>13,320,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>11,007,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Securities Loaned</t>
+          <t>Securities Loaned (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,540,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2,540,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>12,156,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>12,337,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Secured Financings</t>
+          <t>Other Secured Financings (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2,885,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>2,183,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Received As Collateral</t>
+          <t>Obligation To Return Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>200,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>185,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>6,955,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>3,686,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+88.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payables To Customers</t>
+          <t>Payables To Customers (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>5,216,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>4,073,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Operating Lease And Finance Lease Liability</t>
+          <t>Operating Lease And Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>594,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>635,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2,177,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>2,104,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-384,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-423,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>8,574,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>8,270,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>10,574,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>10,156,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>67,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>68,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>10,642,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>10,224,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>76,012,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>64,360,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Depreciation And Other Amortization</t>
+          <t>Depreciation And Other Amortization (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>201,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>197,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>109,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-4,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+2761.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>88,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>63,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>24,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>52,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Income Loss On Loans To And Investments In Related Parties</t>
+          <t>Income Loss On Loans To And Investments In Related Parties (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-95,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-86,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Distributions Received On Investments In Related Parties</t>
+          <t>Distributions Received On Investments In Related Parties (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>104,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>60,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+74.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Gain Loss On Asset Held For Sale</t>
+          <t>Gain Loss On Asset Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>12,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>492,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>264,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+86.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Brokerage Receivables</t>
+          <t>Increase Decrease In Brokerage Receivables (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-1,641,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-287,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-470.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Customers Receivable</t>
+          <t>Increase Decrease In Customers Receivable (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-945,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-790,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Receivables</t>
+          <t>Increase Decrease In Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-151,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-69,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-118.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Borrowed</t>
+          <t>Increase Decrease In Securities Borrowed (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-1,079,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-23,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-4473.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financial Instruments Used In Operating Activities</t>
+          <t>Increase Decrease In Financial Instruments Used In Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-3,447,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-2,416,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-42.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables Under Repurchase Agreements</t>
+          <t>Increase Decrease In Receivables Under Repurchase Agreements (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-2,261,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-237,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-851.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-359,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-339,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Broker Dealers</t>
+          <t>Increase Decrease In Payables To Broker Dealers (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>3,266,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-48,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+6780.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Customers</t>
+          <t>Increase Decrease In Payables To Customers (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>1,142,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>113,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+907.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Loaned Transactions</t>
+          <t>Increase Decrease In Securities Loaned Transactions (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-2,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>702,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-100.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased</t>
+          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2,302,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-234,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+1080.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables Under Repurchase Agreements</t>
+          <t>Increase Decrease In Payables Under Repurchase Agreements (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-188,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>1,427,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-113.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-65,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-65,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>315,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>925,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-65.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-1,495,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-140,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-964.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Operating Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Operating Activities Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-4,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-68,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+93.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments To Fund Longterm Loans To Related Parties</t>
+          <t>Payments To Fund Longterm Loans To Related Parties (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-953,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-1,080,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Longterm Loans To Related Parties</t>
+          <t>Proceeds From Collection Of Longterm Loans To Related Parties (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>834,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>936,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses</t>
+          <t>Proceeds From Divestiture Of Businesses (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>26,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-207,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-250,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-298,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>210,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-242.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>10,360,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>6,219,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+66.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-9,037,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-6,743,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>6,043,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>5,952,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-4,059,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-2,427,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-58,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-44,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-374,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-302,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Proceeds From Payments On Other Secured Financings</t>
+          <t>Net Proceeds From Payments On Other Secured Financings (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>702,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>877,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Bank Overdrafts</t>
+          <t>Proceeds From Repayments Of Bank Overdrafts (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-2,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-23,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+90.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>18,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>10,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+81.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-14,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-13,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>13,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>6,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+115.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Financing Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Financing Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>3,591,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>3,519,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -4490,290 +4490,290 @@
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>2,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-2,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+205.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>1,795,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>3,348,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-46.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>14,961,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>13,165,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>3,478,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>3,440,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>291,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>257,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Investment Tax Credit</t>
+          <t>Investment Tax Credit (FY)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>163.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Non Cash Investing Activities Related To Donated Land With Fair Market Value</t>
+          <t>Non Cash Investing Activities Related To Donated Land With Fair Market Value (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>5.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Net Nonmonetary Assets Acquired Liabilities Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Net Nonmonetary Assets Acquired Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>-33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000009/jef-20251130.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>