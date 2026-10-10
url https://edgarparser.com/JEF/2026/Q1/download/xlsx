--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,834 +458,834 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,871,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,472,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>854,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>879,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2,017,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,593,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,085,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>841,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Floor Brokerage Exchange And Clearance Fees</t>
+          <t>Floor Brokerage Exchange And Clearance Fees (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>133,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>109,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Underwriting Costs</t>
+          <t>Underwriting Costs (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>31,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>17,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+75.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>159,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>139,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>33,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>30,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Business Development</t>
+          <t>Business Development (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>75,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>72,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>76,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>72,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>56,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>30,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+83.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>29,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>41,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>121,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>86,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,804,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,441,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>212,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>151,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>52,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>14,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+271.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>159,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>136,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-15,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-6,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-127.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>19,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>16,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss And Preferred Stock Dividends Income Statement Impact</t>
+          <t>Net Income Loss And Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>155,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>127,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>215,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>214,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>223,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>222,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1,455,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1,144,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1322,130 +1322,130 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>225,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>142,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+57.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>7.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+245.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Brokerage Commissions Revenue (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -1514,120 +1514,120 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>11,963,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>11,176,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,725,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,824,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>74,380,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
@@ -1642,2680 +1642,2680 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cash And Securities Segregated Under Securities Exchange Commission Regulation</t>
+          <t>Cash And Securities Segregated Under Securities Exchange Commission Regulation (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,752,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned At Fair Value</t>
+          <t>Financial Instruments Owned At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>28,079,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,560,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,383,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Securities Borrowed</t>
+          <t>Securities Borrowed (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>7,675,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>8,402,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>7,784,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>8,125,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Securities Received As Collateral</t>
+          <t>Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>393,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3,762,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>3,534,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Receivables From Customers</t>
+          <t>Receivables From Customers (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,984,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Fees Interest And Other</t>
+          <t>Fees Interest And Other (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>761,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>707,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Operating Lease Rightof Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Operating Lease Rightof Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,198,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>269,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>3,468,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>69.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,533,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,301,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>17,229,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>14,785,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>63,718,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Short Term Borrowings</t>
+          <t>Other Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,917,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,172,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+63.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Financial Instruments Sold Not Yet Purchased At Fair Value</t>
+          <t>Financial Instruments Sold Not Yet Purchased At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>14,459,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Securities Loaned</t>
+          <t>Securities Loaned (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,690,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,501,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>10,380,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Secured Financings</t>
+          <t>Other Secured Financings (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,285,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Received As Collateral</t>
+          <t>Obligation To Return Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>393,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>5,646,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Payables To Customers</t>
+          <t>Payables To Customers (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>5,350,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Operating Lease And Finance Lease Liability</t>
+          <t>Operating Lease And Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>573,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>616,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>257,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2,075,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2,094,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-315,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-408,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>8,646,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>8,311,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>10,610,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>10,204,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>50,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>64,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>10,661,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>10,268,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>74,380,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>70,218,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation And Other Amortization</t>
+          <t>Depreciation And Other Amortization (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>41,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>32,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>65,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>50,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>35,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>14,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>7,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+92.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Income On Loans To And Investments In Related Parties</t>
+          <t>Income On Loans To And Investments In Related Parties (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-24,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-7,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-247.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Distributions Received On Investments In Related Parties</t>
+          <t>Distributions Received On Investments In Related Parties (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>21,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>16,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>118,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-44,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+367.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Brokerage Receivables</t>
+          <t>Increase Decrease In Brokerage Receivables (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>547,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-877,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+162.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Customers Receivable</t>
+          <t>Increase Decrease In Customers Receivable (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-544,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>32,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-1765.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Receivables</t>
+          <t>Increase Decrease In Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>7,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-47,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+116.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Borrowed</t>
+          <t>Increase Decrease In Securities Borrowed (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>619,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-1,198,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+151.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financial Instruments Used In Operating Activities</t>
+          <t>Increase Decrease In Financial Instruments Used In Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-357,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-2,271,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+84.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables Under Repurchase Agreements</t>
+          <t>Increase Decrease In Receivables Under Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>664,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-1,976,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+133.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-305,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-236,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Broker Dealers</t>
+          <t>Increase Decrease In Payables To Broker Dealers (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-1,308,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>546,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-339.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Customers</t>
+          <t>Increase Decrease In Payables To Customers (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>134,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>48,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+177.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Loaned Transactions</t>
+          <t>Increase Decrease In Securities Loaned Transactions (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>149,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-30,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+597.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased</t>
+          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>1,139,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>3,027,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-62.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables Under Repurchase Agreements</t>
+          <t>Increase Decrease In Payables Under Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-1,776,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>1,359,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-230.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-17,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-21,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-1,135,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-1,197,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-1,737,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-2,665,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+34.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments To Fund Longterm Loans To Related Parties</t>
+          <t>Payments To Fund Longterm Loans To Related Parties (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-64,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-21,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-195.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Longterm Loans To Related Parties</t>
+          <t>Proceeds From Collection Of Longterm Loans To Related Parties (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>13,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-96.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-64,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-49,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-129,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-57,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-123.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>2,081,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>3,253,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-1,916,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-2,662,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>2,570,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>1,536,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+67.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-1,239,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-188,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-556.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-174,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-56,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-209.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-92,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-92,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Proceeds From Payments On Other Secured Financings</t>
+          <t>Net Proceeds From Payments On Other Secured Financings (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-600,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>98,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-706.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Bank Overdrafts</t>
+          <t>Proceeds From Repayments Of Bank Overdrafts (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-8,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>137,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-106.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-1,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-2,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+45.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>7,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>1,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+315.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>627,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>2,026,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-69.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-8,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+98.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Including Exchange Rate Effect Disposal Group Including Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Including Exchange Rate Effect Disposal Group Including Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-6,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-1,239,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-704,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-75.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>13,715,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>12,460,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>831,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>845,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>37,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>9,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+316.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Non Cash Investing Activities Related To Donated Land With Fair Market Value</t>
+          <t>Non Cash Investing Activities Related To Donated Land With Fair Market Value (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>5.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/96223/000009622326000017/jef-20260228.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">