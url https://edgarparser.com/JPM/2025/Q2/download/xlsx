--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3682 +458,3682 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Investment Banking Revenue</t>
+          <t>Investment Banking Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Principal Transactions Revenue</t>
+          <t>Principal Transactions Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>7,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>6,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Lending And Deposit Related Fees</t>
+          <t>Lending And Deposit Related Fees (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Asset Management Fees</t>
+          <t>Asset Management Fees (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>4,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>4,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Fees And Commissions1</t>
+          <t>Fees And Commissions1 (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Realized Gain Loss</t>
+          <t>Debt Securities Available For Sale Realized Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+90.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Mortgage Fees And Related Income</t>
+          <t>Mortgage Fees And Related Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Fees And Commissions Credit And Debit Cards1</t>
+          <t>Fees And Commissions Credit And Debit Cards1 (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>9,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>21,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>27,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>48,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>48,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>25,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>25,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>23,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>22,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>44,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>50,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>3,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>13,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>12,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Professional And Contract Services Expense</t>
+          <t>Professional And Contract Services Expense (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>3,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>3,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-41.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>23,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>23,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>18,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>23,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>3,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>5,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>14,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>18,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>14,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>17,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>14,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>17,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>6.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>6.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,788.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2,889.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2,793.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,894.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>6,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>5,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>16,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>18,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+520.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>4,552,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>4,143,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>8,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>8,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>52,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>52,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>23,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>27,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>396,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>503,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
+          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>470,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>392,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Securities Borrowed</t>
+          <t>Securities Borrowed (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>223,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>199,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Trading Assets</t>
+          <t>Trading Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>889,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>733,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>485,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>266,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+82.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>260,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>323,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Debt Securities Net Carrying Amount</t>
+          <t>Debt Securities Net Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>745,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>589,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Losses Net Of Deferred Income</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Losses Net Of Deferred Income (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,411,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,320,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-24,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-22,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,387,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,297,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accrued Interest And Accounts Receivable</t>
+          <t>Accrued Interest And Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>124,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>135,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Operating Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Operating Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>33,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>30,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Goodwill Servicing Assets At Fair Value And Other Intangible Assets</t>
+          <t>Goodwill Servicing Assets At Fair Value And Other Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>64,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>192,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>167,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>303,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>295,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,195,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>3,802,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,562,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,396,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>595,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>400,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>65,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>47,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Trading Liabilities</t>
+          <t>Trading Liabilities (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>221,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>240,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Beneficial Interest</t>
+          <t>Beneficial Interest (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>27,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>27,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Including Current Maturities</t>
+          <t>Long Term Debt And Capital Lease Obligations Including Current Maturities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>419,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>394,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Preferred Stock Including Additional Paid In Capital Net Of Discount</t>
+          <t>Preferred Stock Including Additional Paid In Capital Net Of Discount (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>20,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>4,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>4,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>90,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>90,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>397,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>356,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-7,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-11,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-147,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-123,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>356,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>340,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>4,552,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>4,143,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>4,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>4,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-1,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+74.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-133,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-105,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Securitizations And Paydowns Of Loans Held For Sale</t>
+          <t>Proceeds From Sales Securitizations And Paydowns Of Loans Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>120,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>99,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financial Instruments Used In Operating Activities</t>
+          <t>Increase Decrease In Financial Instruments Used In Operating Activities (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-245,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-191,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Cash Collateral For Borrowed Securities</t>
+          <t>Increase Decrease In Cash Collateral For Borrowed Securities (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-4,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>1,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-379.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interests And Accounts Receivable</t>
+          <t>Increase Decrease In Accrued Interests And Accounts Receivable (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-23,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-28,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-5,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>5,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-192.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Liabilities</t>
+          <t>Increase Decrease In Trading Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>29,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>53,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Other Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Other Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-7,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>13,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-159.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>6,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>4,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+61.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-222,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-115,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-92.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>2,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Federal Funds Sold And Securities Purchased Under Agreements To Resell Net</t>
+          <t>Proceeds From Payments For Federal Funds Sold And Securities Purchased Under Agreements To Resell Net (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-175,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-116,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>18,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>46,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-61.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-3,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-1,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-206.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>17,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>16,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>85,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>61,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-172,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-146,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Finance Receivables</t>
+          <t>Proceeds From Sale Of Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>25,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>29,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Loans And Leases</t>
+          <t>Proceeds From Payments For Other Loans And Leases (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-83,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-24,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-238.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-4,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-584.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-291,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-137,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-111.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>153,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-7,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+2227.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net</t>
+          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>298,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>184,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+62.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>10,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>2,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+367.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Beneficial Interests Issued By Consolidated Variable Interest Entities</t>
+          <t>Increase Decrease In Beneficial Interests Issued By Consolidated Variable Interest Entities (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>1,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-101.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net</t>
+          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>53,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>54,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt And Capital Securities</t>
+          <t>Repayments Of Long Term Debt And Capital Securities (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-50,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-46,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>3,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>2,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Redeemable Preferred Stock</t>
+          <t>Payments For Repurchase Of Redeemable Preferred Stock (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-3,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-6,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-15,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-8,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-84.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-8,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-7,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-1,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-1,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-70.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>440,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>168,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+161.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>47,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>48,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>4,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>7,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>23,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-8,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+379.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-48,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-93,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>420,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>530,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/19617/000001961725000615/jpm-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>