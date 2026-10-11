--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,66 +458,66 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>6,236,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>6,930,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -618,322 +618,322 @@
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>22,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>33,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>554,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>850,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-34.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-125,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-195,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>428,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>655,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>6.28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>8.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>6.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>8.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>67,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>74,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>69,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>76,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1066,130 +1066,130 @@
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>428,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>654,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>426,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>650,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1226,226 +1226,226 @@
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>101,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>90,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>6,680,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>6,936,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>17,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>18,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Accounts And Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Inventory Operative Builders</t>
+          <t>Inventory Operative Builders (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>5,670,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>5,528,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -1514,1250 +1514,1250 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>731,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>796,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Notes And Loans Payable</t>
+          <t>Notes And Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,692,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,691,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Financial Services Liabilities (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>74,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>74,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>863,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>862,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>3,629,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>3,269,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>-3,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>-3,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-663,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-141,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-368.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3,900,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>4,060,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>6,680,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>6,936,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>33,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>26,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>3,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>37,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>37,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>13,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>17,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>46,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>34,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Inventory Impairments And Land Option Contract Abandonments</t>
+          <t>Inventory Impairments And Land Option Contract Abandonments (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>32,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>4,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+597.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Notes Receivable</t>
+          <t>Increase Decrease In Accounts And Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>16,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-69.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-179,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-385,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+53.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-75,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-7,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-938.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>11,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>6,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+90.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>335,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>362,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-13,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-17,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-16,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-14,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+48.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-48,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-39,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-61,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-50,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-740,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-9,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Secured Debt</t>
+          <t>Proceeds From Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+92.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>10,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-89.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-541,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-353,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-53.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-23,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-25,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-68,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-71,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-642,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-440,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-368,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-128,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-187.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>230,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>599,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-61.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000017/kbh-20251130.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>