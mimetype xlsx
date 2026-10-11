--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,66 +458,66 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,077,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,391,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -618,290 +618,290 @@
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>6,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>40,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>139,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-71.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-6,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-29,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+76.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>33,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>109,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-69.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>0.53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-65.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>0.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1.49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-65.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>62,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>71,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>63,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>73,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1034,98 +1034,98 @@
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>33.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>109.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-69.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>33,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>108,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-69.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Marketing And Advertising Expense (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1226,152 +1226,152 @@
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>6,702,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>6,979,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>25,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>19,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Accounts And Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Inventory Operative Builders</t>
+          <t>Inventory Operative Builders (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5,703,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
@@ -1450,1122 +1450,1122 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>666,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>727,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Notes And Loans Payable</t>
+          <t>Notes And Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,893,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,792,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Financial Services Liabilities (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>74,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>74,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>836,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>834,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>3,645,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>3,359,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>-3,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>-3,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-698,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-172,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-306.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,855,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,092,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>6,702,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>6,979,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>4,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>13,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-70.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>10,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>8,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>5,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>7,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Inventory Impairments And Land Option Contract Abandonments</t>
+          <t>Inventory Impairments And Land Option Contract Abandonments (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+48.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Notes Receivable</t>
+          <t>Increase Decrease In Accounts And Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>39,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-92.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-37,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-416,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+90.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-148,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-99,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-49.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>6,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-125,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-334,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+62.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-4,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-13,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-11,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-17,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-10,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>180,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+94.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-150,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-80,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-87.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Secured Debt</t>
+          <t>Proceeds From Repayments Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-50,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-50,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-18,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-15,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-17,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-19,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>114,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>15,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+652.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-28,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-329,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+91.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>201,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>269,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/795266/000079526626000042/kbh-20260228.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>