--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2282,51 +2282,51 @@
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>188,691</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>-0.0%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/91576/000162828026030507/key-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets (Q)</t>
+          <t>Deferred Tax Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/91576/000162828026030507/key-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">