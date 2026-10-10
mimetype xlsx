--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -522,130 +522,130 @@
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>730,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>935,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Policy Fee Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,863,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,580,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -682,66 +682,66 @@
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>5,088,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>4,171,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -938,482 +938,482 @@
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>4,746,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3,946,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gain Loss From Investment Activities Net</t>
+          <t>Gain Loss From Investment Activities Net (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>747,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>392,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Investment Income Dividend</t>
+          <t>Investment Income Dividend (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>336,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>471,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>809,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>903,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-707,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-783,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Investment Income Loss</t>
+          <t>Investment Income Loss (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,186,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>984,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,528,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,210,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>174,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>216,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,354,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>993,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>68,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>29,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+129.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>776,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>295,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+162.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>510,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>667,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>37,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>472,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>667,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1546,66 +1546,66 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>916,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>297,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+208.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1642,66 +1642,66 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2,791,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2,199,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -1738,66 +1738,66 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>380,867,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>348,469,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -2058,98 +2058,98 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>12,551,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>10,732,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,843,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>4,122,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2186,120 +2186,120 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>309,899,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>289,939,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accounts Payable Accrued Expenses And Other Liabilities</t>
+          <t>Accounts Payable Accrued Expenses And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>17,171,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
@@ -2378,610 +2378,610 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>3,843,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>4,122,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Attributable To Parent</t>
+          <t>Temporary Equity Carrying Amount Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,993,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,291,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>8,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>8,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>18,640,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>18,133,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>12,248,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>10,867,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-5,221,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-7,336,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>28,219,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>21,673,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>40,755,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>35,565,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>68,974,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>57,238,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>380,867,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>348,469,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>357,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>368,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Realized Gains Losses On Investments (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,543,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-997,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Net Realized Gains Losses On Insurance Operations (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-84,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-40,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-106.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Interest Credited To Policyholders Account Balances (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>346,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>97,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+256.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Payments For Reinsurance Transactions And Acquisitions Net Of Cash Provided (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -3082,162 +3082,162 @@
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Consolidation</t>
+          <t>Increase Decrease In Consolidation (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>77,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-100.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease Due From Affiliates</t>
+          <t>Increase Decrease Due From Affiliates (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-138,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-270,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-631,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-441,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable Accrued Expenses And Other Liabilities</t>
+          <t>Increase Decrease In Accounts Payable Accrued Expenses And Other Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>1,630,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>1,658,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Payments To Acquire Investments Operating Activities (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -3274,98 +3274,98 @@
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2,988,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>4,885,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-38.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Furniture And Fixtures</t>
+          <t>Payments To Acquire Furniture And Fixtures (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-88,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-43,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-101.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Payments To Acquire Investments (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
@@ -3434,706 +3434,706 @@
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-5,037,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-11,675,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+56.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Noncash Contributionsfrom Noncontrolling Interests</t>
+          <t>Noncash Contributionsfrom Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>3,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-96.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Noncash Distribution To Redeemable Noncontrolling Interests</t>
+          <t>Noncash Distribution To Redeemable Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-14,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Noncash Repayment Of Debt Obligations</t>
+          <t>Noncash Repayment Of Debt Obligations (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-100,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Foreign Exchange On Debt Obligations Gain Loss Unrealized</t>
+          <t>Foreign Exchange On Debt Obligations Gain Loss Unrealized (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-1,646,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>380,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-532.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Noncash Or Part Noncash Increase Decrease In Consolidation Investments (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Increase Decrease In Consolidation Other Assets</t>
+          <t>Noncash Or Part Noncash Increase Decrease In Consolidation Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-2,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>15,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-114.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Change In Consolidation Accrued Expenses And Other Liabilities</t>
+          <t>Noncash Or Part Noncash Change In Consolidation Accrued Expenses And Other Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>6,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-100.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Change In Consolidation Noncontrolling Interests</t>
+          <t>Noncash Or Part Noncash Change In Consolidation Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2,391,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>1,067,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+123.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-37,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-320,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-301,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Noncontrolling Interest Holdings</t>
+          <t>Payments To Noncontrolling Interest Holdings (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-18,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-10,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-80.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Noncontrolling Interest Holding</t>
+          <t>Proceeds From Noncontrolling Interest Holding (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>364,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>624,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-41.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Payments To Noncontrolling Interest Consolidated Entities</t>
+          <t>Payments To Noncontrolling Interest Consolidated Entities (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-1,929,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-4,038,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+52.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Noncontrolling Interest Consolidated Entities</t>
+          <t>Proceeds From Noncontrolling Interest Consolidated Entities (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>1,896,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>3,392,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Convertible Preferred Stock</t>
+          <t>Proceeds From Issuance Of Convertible Preferred Stock (YTD)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>2,543,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Paymentsfor Net Deliveryof Common Stock</t>
+          <t>Paymentsfor Net Deliveryof Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-106,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-92,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-3,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>9,618,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>13,870,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-9,565,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-11,969,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-20,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-13,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Additions To Contract Holders Funds (YTD)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -4202,258 +4202,258 @@
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>4,593,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>2,106,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+118.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>1,287,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>1,482,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>525,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>374,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+40.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (YTD)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>31,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>32,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>143,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-54,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+363.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>2,688,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-4,738,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+156.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>18,056,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>16,069,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000032/kkr-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>