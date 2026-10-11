--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1706,51 +1706,51 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
@@ -1770,307 +1770,307 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>360,655,876</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>+10.5%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment (Q)</t>
+          <t>Property, Plant &amp; Equipment (INSTANT)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets (Q)</t>
+          <t>Operating Lease Right-of-Use Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Goodwill (Q)</t>
+          <t>Goodwill (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets (Q)</t>
+          <t>Deferred Tax Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents (Q)</t>
+          <t>Restricted Cash And Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Investments (Q)</t>
+          <t>Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Receivables (Q)</t>
+          <t>Other Receivables (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables (Q)</t>
+          <t>Reinsurance Recoverables (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
+          <t>Intangible Assets Net Excluding Goodwill (INSTANT)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
@@ -2122,83 +2122,83 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>4,134,173</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>-5.5%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current And Noncurrent (Q)</t>
+          <t>Accounts Payable Other Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
@@ -2218,51 +2218,51 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>298,857,266</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>+8.1%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities (Q)</t>
+          <t>Deferred Tax Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
@@ -2282,115 +2282,115 @@
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits (Q)</t>
+          <t>Liability For Future Policy Benefits (INSTANT)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Funds Withheld Payable At Interest (Q)</t>
+          <t>Funds Withheld Payable At Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Funds Held Under Reinsurance Agreements Liability (Q)</t>
+          <t>Funds Held Under Reinsurance Agreements Liability (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
@@ -2442,51 +2442,51 @@
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>1,322,308</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>+78.5%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491225000042/kkr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">