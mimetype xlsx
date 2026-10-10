--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -522,130 +522,130 @@
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>561,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>323,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+73.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Policy Fee Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,989,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,783,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -682,66 +682,66 @@
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>4,317,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>3,110,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+38.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -938,98 +938,98 @@
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3,870,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3,830,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gain Loss From Investment Activities Net</t>
+          <t>Gain Loss From Investment Activities Net (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-316,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,086,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-129.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Investment Income Dividend (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1130,290 +1130,290 @@
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>462,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>771,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>185,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>86,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+114.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>277,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>684,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-59.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>8,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-111.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-126,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>861,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-114.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>405,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-185,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+318.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>40,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>364,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-185,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+296.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1546,66 +1546,66 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-142,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,219,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-111.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1642,66 +1642,66 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,880,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,708,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -1738,66 +1738,66 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>412,084,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>372,372,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -2058,98 +2058,98 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>13,602,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>11,951,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,585,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>3,738,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2186,130 +2186,130 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>331,278,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>303,415,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accounts Payable Accrued Expenses And Other Liabilities</t>
+          <t>Accounts Payable Accrued Expenses And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>19,176,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>15,565,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
@@ -2378,610 +2378,610 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>3,585,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>3,738,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Attributable To Parent</t>
+          <t>Temporary Equity Carrying Amount Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,795,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,921,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>8,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>8,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>18,976,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>18,612,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>14,084,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>11,941,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-5,117,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-5,636,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>30,496,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>27,469,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>47,514,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>39,565,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>78,010,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>67,035,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>412,084,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>372,372,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>180,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>183,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Realized Gains Losses On Investments (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>422,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,016,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+141.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Net Realized Gains Losses On Insurance Operations (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-77,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-53,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-44.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Interest Credited To Policyholders Account Balances (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>61,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>232,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-73.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Increase Decrease In Insurance Assets Excluding Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -3050,130 +3050,130 @@
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease Due From Affiliates</t>
+          <t>Increase Decrease Due From Affiliates (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-431,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>14,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-3023.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>467,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>151,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+208.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable Accrued Expenses And Other Liabilities</t>
+          <t>Increase Decrease In Accounts Payable Accrued Expenses And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>8,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1,165,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-99.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Payments To Acquire Investments Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -3210,130 +3210,130 @@
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,746,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2,549,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-37,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Acquire Furniture And Fixtures</t>
+          <t>Payments To Acquire Furniture And Fixtures (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-27,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-20,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Payments To Acquire Investments (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -3370,610 +3370,610 @@
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>10,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+8905.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>2,347,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-3,147,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+174.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Noncash Contributionsfrom Noncontrolling Interests</t>
+          <t>Noncash Contributionsfrom Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Noncash Distribution To Noncontrolling Interests</t>
+          <t>Noncash Distribution To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-15,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Noncash Distribution To Redeemable Noncontrolling Interests</t>
+          <t>Noncash Distribution To Redeemable Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-12,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Foreign Exchange On Debt Obligations Gain Loss Unrealized</t>
+          <t>Foreign Exchange On Debt Obligations Gain Loss Unrealized (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>604,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>44,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+1242.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Contractholder Deposit Funds Acquired Through Reinsurance Agreements</t>
+          <t>Contractholder Deposit Funds Acquired Through Reinsurance Agreements (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-40,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-164,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-155,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Noncontrolling Interest Holdings</t>
+          <t>Payments To Noncontrolling Interest Holdings (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-48,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-7,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-531.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Noncontrolling Interest Holding</t>
+          <t>Proceeds From Noncontrolling Interest Holding (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>87,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>335,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-74.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Noncontrolling Interest Consolidated Entities</t>
+          <t>Payments To Noncontrolling Interest Consolidated Entities (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-1,603,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-988,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-62.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Noncontrolling Interest Consolidated Entities</t>
+          <t>Proceeds From Noncontrolling Interest Consolidated Entities (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>1,177,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>833,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Paymentsfor Net Deliveryof Common Stock</t>
+          <t>Paymentsfor Net Deliveryof Common Stock (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+90.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-191,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>3,911,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>4,660,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-3,255,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-5,165,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+37.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-4,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-4451.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Additions To Contract Holders Funds (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -4042,290 +4042,290 @@
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>50,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>41,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-1,692,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>3,603,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-147.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>807,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>602,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>64,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>73,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>24,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>16,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-68,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>19,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-441.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>2,333,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>3,025,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>19,485,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>18,393,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1404912/000140491226000017/kkr-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>