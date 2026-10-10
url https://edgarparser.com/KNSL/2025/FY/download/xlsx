--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,962 +458,962 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Written Gross</t>
+          <t>Premiums Written Gross (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,977,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,870,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Ceded Premiums Written</t>
+          <t>Ceded Premiums Written (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-361,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-392,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Premiums Written Net</t>
+          <t>Premiums Written Net (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,616,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,477,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums Net</t>
+          <t>Increase Decrease In Unearned Premiums Net (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-40,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-126,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+68.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,575,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,350,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Insurance Fee Income</t>
+          <t>Insurance Fee Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>40,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>34,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>192,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>150,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Unrealized Gain Loss</t>
+          <t>Equity Securities Fv Ni Unrealized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>58,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>43,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Marketable Securities Realized Gain Loss Excluding Other Than Temporary Impairments</t>
+          <t>Marketable Securities Realized Gain Loss Excluding Other Than Temporary Impairments (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>4,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>6,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest Allowance For Credit Loss Period Increase Decrease</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest Allowance For Credit Loss Period Increase Decrease (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-100.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,873,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,587,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>890,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>772,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Underwritingacquisitionandinsuranceexpenses</t>
+          <t>Underwritingacquisitionandinsuranceexpenses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>336,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>285,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>10,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>10,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,239,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,072,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>634,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>514,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>130,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>99,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>503,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>414,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>66,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-2,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+2669.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>570,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>412,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+38.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>21.76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>17.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>21.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>17.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>23,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>23,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>23,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>23,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>503,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>414,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>890,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>772,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1450,2274 +1450,2274 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>128.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>109.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>42,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>60,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>6,043,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>4,886,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>89,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>82,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>626,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>398,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+57.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>55,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>15,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+267.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>3,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,026,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>3,954,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>163,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>113,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+44.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>30,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>27,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Premiums Receivable At Carrying Value</t>
+          <t>Premiums Receivable At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>124,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>140,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables On Paid And Unpaid Losses</t>
+          <t>Reinsurance Recoverables On Paid And Unpaid Losses (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>394,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>337,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Prepaid Reinsurance Premiums</t>
+          <t>Prepaid Reinsurance Premiums (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>44,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>52,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>118,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>109,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Indefinite Lived Intangible Assets Excluding Goodwill</t>
+          <t>Indefinite Lived Intangible Assets Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>3,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>94,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>87,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>66,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>55,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+20.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>224,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>184,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,083,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>3,403,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>4,341,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>3,537,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2,890,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2,285,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>860,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>828,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Reinsurance Payable</t>
+          <t>Reinsurance Payable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>34,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>43,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>5,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued</t>
+          <t>Common Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>23,380,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>23,294,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Amortized Cost Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Amortized Cost Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>373,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>361,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,716,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,229,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-30,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-97,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+68.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Shares</t>
+          <t>Treasury Stock Common Shares (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>234,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>22,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+937.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-100,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-10,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-905.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,959,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,483,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>6,043,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>4,886,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Common Stock Par Or Stated Value Per Share</t>
+          <t>Common Stock Par Or Stated Value Per Share (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>400,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>400,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding</t>
+          <t>Common Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>23,145,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>23,272,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-4,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-6,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Change In Allowance For Credit Losses On Investments</t>
+          <t>Change In Allowance For Credit Losses On Investments (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-100.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-3,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+109.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>5,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>5,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>17,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>14,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Investment Income Receivable</t>
+          <t>Increase Decrease In Accrued Investment Income Receivable (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-3,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-5,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Premiums Receivable</t>
+          <t>Increase Decrease In Premiums Receivable (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>15,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>3,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+384.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve</t>
+          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>605,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>592,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums</t>
+          <t>Increase Decrease In Unearned Premiums (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>31,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>127,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-74.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Reinsurance Premiums</t>
+          <t>Increase Decrease In Prepaid Reinsurance Premiums (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-57,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-93,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-9,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-20,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+54.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+312.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>10,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>8,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-14,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-15,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,043,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>976,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-53,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-23,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-124.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>2,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-72.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-2,494,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-1,557,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-60.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-183,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-156,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1,167,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>289,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+303.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>14,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>34,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-57.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>626,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>452,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-922,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-960,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>40,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-6,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-7,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-48.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-15,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-13,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-89,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-10,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-800.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-71,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-29,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-140.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>129.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>104.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>10.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>10.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>50,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-13,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+472.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1669162/000166916226000015/knsl-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>