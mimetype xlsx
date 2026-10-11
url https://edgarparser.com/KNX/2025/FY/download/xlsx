--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3682 +458,3682 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>7,469,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>7,410,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>7,253,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>7,166,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>216,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>243,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-120,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-94,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-161,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-171,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>10,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>16,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>30,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>60,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>95,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>149,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>29,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>32,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>65,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>117,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>65,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>118,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-170.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>0.41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>0.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>0.41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>0.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>162,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>161,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>162,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>162,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-74.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,955,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,821,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>220,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>218,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>82,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>147,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>305,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>803,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-62.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Net</t>
+          <t>Contract With Customer Asset Net (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>9,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>7,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>113,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>123,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>72,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>82,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>45,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>37,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>36,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>28,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>887,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,448,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-38.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>4,717,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>4,703,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>314,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>372,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3,934,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>3,962,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>165,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>154,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>11,955,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>12,698,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>985,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,073,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Property Plant And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>7,380,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>7,104,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-2,662,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>-2,401,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,935,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2,057,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>200,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>329,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accrued Payrolland Purchased Transportation</t>
+          <t>Accrued Payrolland Purchased Transportation (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>194,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>194,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>66,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>64,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accrued Insurance Current</t>
+          <t>Accrued Insurance Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>246,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>249,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>194,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>288,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>127,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>120,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,031,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,706,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-39.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Finance Lease Liability Noncurrent</t>
+          <t>Finance Lease Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>502,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>457,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>207,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>274,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accrued Insurance Noncurrent</t>
+          <t>Accrued Insurance Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>359,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>335,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>904,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>919,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>205,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>210,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>4,863,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>5,581,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,744,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,825,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long Term Line Of Credit</t>
+          <t>Long Term Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>626,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>232,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+169.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Unsecured Long Term Debt</t>
+          <t>Unsecured Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,027,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,445,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Preferred Stock Par Or Stated Value Per Share</t>
+          <t>Preferred Stock Par Or Stated Value Per Share (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Preferred Stock Shares Authorized</t>
+          <t>Preferred Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>10,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>10,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Common Stock Par Or Stated Value Per Share</t>
+          <t>Common Stock Par Or Stated Value Per Share (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding</t>
+          <t>Common Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>162,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>161,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued</t>
+          <t>Common Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>162,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>161,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>4,480,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>4,446,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-62.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2,600,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,661,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>7,082,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>7,108,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>9,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>7,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>7,091,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>7,116,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>11,955,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>12,698,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Machinery And Equipment Gross</t>
+          <t>Machinery And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5,567,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>5,356,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>456,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>460,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,017,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>976,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Furniture And Fixtures Gross</t>
+          <t>Furniture And Fixtures Gross (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>201,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>172,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Shopand Service Equipment</t>
+          <t>Shopand Service Equipment (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>95,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>99,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Leasehold Improvements Gross</t>
+          <t>Leasehold Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>42,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>39,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>788,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>792,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-71,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-34,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-107.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>98,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>19,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+417.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-15,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-22,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>163,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>171,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Debt And Equity Securities Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>11,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-107.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>35,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-21,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+262.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>486,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>78,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+523.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Receivable (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-8,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>28,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-130.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-130,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>14,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-979.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decreasein Accrued Liabilitiesand Other Liabilities</t>
+          <t>Increase Decreasein Accrued Liabilitiesand Other Liabilities (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-221,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+100.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-161,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-175,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>17,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>42,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-59.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,266,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>799,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+58.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-15,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-19,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>291,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>253,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Machinery And Equipment</t>
+          <t>Payments To Acquire Machinery And Equipment (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-795,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-819,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Productive Assets</t>
+          <t>Payments To Acquire Other Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-1,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-143.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Operating Lease Payments Use</t>
+          <t>Operating Lease Payments Use (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-10,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-5,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-8,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-520,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-759,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Debt And Capital Lease Obligations</t>
+          <t>Repayments Of Debt And Capital Lease Obligations (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-1,622,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-275,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-489.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>150,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+566.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>925,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>552,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+67.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-531,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-387,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Accounts Receivable Securitization</t>
+          <t>Proceeds From Accounts Receivable Securitization (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>79,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>28,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+174.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Repayments Of Accounts Receivable Securitization</t>
+          <t>Repayments Of Accounts Receivable Securitization (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-538,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-96,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-457.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Plans</t>
+          <t>Proceeds From Stock Plans (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>5,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>5,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-117,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-104,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-8,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-12,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-807,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-139,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-479.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents Noncurrent</t>
+          <t>Restricted Cash And Cash Equivalents Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>5,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>4,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>308,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>370,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>161,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>174,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>50,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>9,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+406.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>5,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>4,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Other Significant Noncash Transaction Value Of Consideration Given1 (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Forfeited Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Forfeited Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>101,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>44,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+127.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>144,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>200,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>65,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>116,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-61,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-99,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+38.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1492691/000149269126000016/knx-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>