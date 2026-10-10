--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1954 +458,1954 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,093,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,118,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>19,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>17,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,112,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,135,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>243,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>243,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>107,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>108,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Lease Expense</t>
+          <t>Operating Lease Expense (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>12,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>11,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>73,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>71,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Lease Cost</t>
+          <t>Operating Lease Cost (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>10,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>8,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>354,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>356,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>801,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>800,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income And Other Net Investment Gain Loss</t>
+          <t>Interest Income And Other Net Investment Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>6,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>37,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-81.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-126,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-145,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+116.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>127,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate From Continuing Operations</t>
+          <t>Impairment Of Real Estate From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-16,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-8,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-102,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+91.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>302,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>232,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-26,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-21,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>276,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>210,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2.32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>118,278,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>117,649,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>118,832,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>118,156,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-2,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-2,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributableto Noncontrolling Interestin Consolidated Subsidiary</t>
+          <t>Net Income Loss Attributableto Noncontrolling Interestin Consolidated Subsidiary (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-23,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-19,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>179,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>165,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>12,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>11,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>128,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>129,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>10,915,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>10,898,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>8,505,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>8,598,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>12,535,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>12,659,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>-2,843,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>-2,824,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>9,691,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>9,834,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Assets And Other Assets Held For Sale Net</t>
+          <t>Real Estate Assets And Other Assets Held For Sale Net (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>115,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Trading Securities</t>
+          <t>Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>30,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>27,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Deferred Rent Receivables Net</t>
+          <t>Deferred Rent Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>424,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>451,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Disposal Group Including Discontinued Operation Deferred Leasing Costs And Acquisition Related Intangible Assets Net</t>
+          <t>Disposal Group Including Discontinued Operation Deferred Leasing Costs And Acquisition Related Intangible Assets Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>278,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>225,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>54,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>51,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>288,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>285,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>65,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>64,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>5,277,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>5,289,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>592,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>598,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,996,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>3,999,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Ground Lease Liability</t>
+          <t>Ground Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>127,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>128,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Disposal Group Including Discontinued Operation Deferred Revenue And Acquisition Related Intangible Liabilities</t>
+          <t>Disposal Group Including Discontinued Operation Deferred Revenue And Acquisition Related Intangible Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>125,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>142,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Disposal Group Including Discontinued Operation Advance Rent Including Tenant Security Deposits</t>
+          <t>Disposal Group Including Discontinued Operation Advance Rent Including Tenant Security Deposits (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>75,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>71,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Liabilities Related To Real Estate Assets Held For Sale</t>
+          <t>Liabilities Related To Real Estate Assets Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>10,915,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>10,898,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>5,230,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>5,209,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>188,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>171,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,420,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>5,382,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Minority Interest In Operating Partnerships</t>
+          <t>Minority Interest In Operating Partnerships (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>51,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>52,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Partners Capital Attributable To Noncontrolling Interest</t>
+          <t>Partners Capital Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>165,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>174,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>216,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>226,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>5,637,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>5,608,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Land And Land Improvements</t>
+          <t>Land And Land Improvements (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,641,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,750,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Undeveloped Land And Construction In Progress</t>
+          <t>Undeveloped Land And Construction In Progress (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2,387,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2,309,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>General Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -2442,1058 +2442,1058 @@
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>349,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>349,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Depreciation Non Real Estate Assets</t>
+          <t>Depreciation Non Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>6,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Revenues Deemed Uncollectible</t>
+          <t>Revenues Deemed Uncollectible (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Noncash Amortization Of Deferred Revenue Related To Tenant Funded Tenant Improvements</t>
+          <t>Noncash Amortization Of Deferred Revenue Related To Tenant Funded Tenant Improvements (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-14,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-17,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>11,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>3,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+268.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Amortization Of Above And Below Market Leases</t>
+          <t>Amortization Of Above And Below Market Leases (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-3,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-3,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>4,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>6,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>19,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>17,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>16,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Assets</t>
+          <t>Increase Decrease In Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-11,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>1,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-698.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Liabilities</t>
+          <t>Increase Decrease In Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>10,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-54,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+119.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>566,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>541,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-174,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-365,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+52.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-116,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-100,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Commercial Real Estate</t>
+          <t>Payments To Acquire Commercial Real Estate (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-397,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-35,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-1030.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>447,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-240,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-225,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-33,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-23,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-257,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-256,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-6,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-27,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-4,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-18,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+74.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-6,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-6,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>395,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>395,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-400,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-723,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>65,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-65,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-312,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-660,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+52.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>115,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>126,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>62,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>54,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>13,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-344,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+104.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>179,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>165,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025996/000162828026007051/krc-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>