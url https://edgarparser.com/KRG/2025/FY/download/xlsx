--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,610 +458,610 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>830,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>826,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>844,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>837,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>116,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>113,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>104,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>103,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>55,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>52,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>373,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>393,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>51,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>66,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>701,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>729,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-132,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-125,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-236.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>291,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+33891.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Gains From Outlot Sales</t>
+          <t>Net Gains From Outlot Sales (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>6,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>4,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-11,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-1,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-906.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>9,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>17,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-49.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>305,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>4,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+6818.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-6,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-1889.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>298,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>4,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+7236.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Net Income Loss Allocated To Limited Partners (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1098,290 +1098,290 @@
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.02</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+6750.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.02</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+6750.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>218,310,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>219,614,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>218,429,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>219,727,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification And Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification And Tax (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-13,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-15,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>291,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-11,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+2633.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-6,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-2827.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>285,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-11,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+2526.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1418,2050 +1418,2050 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>298,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>4,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+7236.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-13,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>-15,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>36,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>128,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-71.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Costs Current And Noncurrent</t>
+          <t>Deferred Costs Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>181,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>238,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>6,664,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>7,091,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>107,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>7,003,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>7,634,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-1,656,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-1,587,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>5,347,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>6,046,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>127,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>125,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>441,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>5,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+8278.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>93,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>104,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>364,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>19,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+1767.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>71,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>73,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,025,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>3,226,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>221,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>202,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3,472,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>3,679,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>221,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>246,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>4,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>116,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>98,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>23,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>36,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,073,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,312,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>3,075,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>3,314,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>6,664,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>7,091,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,612,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>4,868,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-1,563,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-1,595,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>380,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>397,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-291,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-33891.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-10,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-12,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>10,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>10,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium</t>
+          <t>Amortization Of Debt Discount Premium (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-6,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-12,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Amortization Of Above And Below Market Leases</t>
+          <t>Amortization Of Above And Below Market Leases (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-8,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-10,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-2,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-2,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-8,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-20,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+177.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>429,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>419,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate Held For Investment</t>
+          <t>Payments To Acquire Real Estate Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-67,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-40,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-67.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-152,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-140,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Land Held For Use</t>
+          <t>Proceeds From Sale Of Land Held For Use (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>12,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>13,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>721,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>30,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+2273.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-253,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments</t>
+          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>265,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>4,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+159.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-1,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-13,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+88.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>613,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-498,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+223.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Contribution Of Real Estate In Exchange For Equity Investment In Unconsolidated Joint Venture</t>
+          <t>Contribution Of Real Estate In Exchange For Equity Investment In Unconsolidated Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>122,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-1,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Common Stock Through S R P</t>
+          <t>Payments For Repurchase Of Common Stock Through S R P (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-247,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payment Of Financing And Stock Issuance Costs</t>
+          <t>Payment Of Financing And Stock Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-4,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-18,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+77.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>816,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>732,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-1,018,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-314,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-223.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-236,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-221,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-6,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-3,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-71.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+65.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-698,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>172,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-505.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>6,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>4,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+47.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>133,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>130,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>7,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>10,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>344,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>92,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+274.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>478,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>133,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+258.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1286043/000128604326000009/krg-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>