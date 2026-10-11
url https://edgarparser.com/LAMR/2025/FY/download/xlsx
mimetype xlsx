--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,962 +458,962 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,266,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,207,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>746,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>727,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>368,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>361,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Corporate Expenses Excluding Depreciation And Amortization</t>
+          <t>Corporate Expenses Excluding Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>126,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>129,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>326,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>462,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-75,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-6,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-1153.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,492,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,675,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>774,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>532,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+645.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-2,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-2,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>160,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>171,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-5,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+96.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>159,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>164,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>614,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>367,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>21,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>4,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+370.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>593,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>362,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+63.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>5,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+451.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>587,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>361,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+62.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-2,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+104.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>593,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>360,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Before Tax Portion Attributable To Noncontrolling Interest</t>
+          <t>Other Comprehensive Income Loss Before Tax Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+451.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>587,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>359,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+63.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Dividends Preferred Stock Cash</t>
+          <t>Dividends Preferred Stock Cash (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>586,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>361,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+62.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>5.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>3.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+63.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>5.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>3.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>6.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>5.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>101,554,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>102,258,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>101,634,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>102,561,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1450,2082 +1450,2082 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>64,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>49,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>341,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>334,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>53,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>41,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>459,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>425,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,678,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,600,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,504,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,355,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2,111,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2,035,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,113,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,062,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>58,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>99,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>6,931,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>6,586,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Property Plant And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>4,766,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>4,574,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-3,087,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-2,974,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Finance Lease Right Of Use Asset</t>
+          <t>Finance Lease Right Of Use Asset (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>8,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>16,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>21,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>250,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>249,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>232,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>218,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Finance Lease Liability Current</t>
+          <t>Finance Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>138,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>133,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>155,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>153,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>794,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>778,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,168,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2,961,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,254,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,114,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Finance Lease Liability Noncurrent</t>
+          <t>Finance Lease Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>11,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>13,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>8,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-90.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>624,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>614,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>52,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>48,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>5,907,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>5,538,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,350,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,159,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-2,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-2,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-1,105,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-1,036,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>13,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+1453.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-230,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-72,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-217.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,024,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,048,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>6,931,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>6,586,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>33,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>44,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>6,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>6,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-7,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-4,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-88.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>9,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>8,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-15,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-43,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Expense</t>
+          <t>Increase Decrease In Prepaid Expense (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-3,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-2,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-13,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-7,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-76.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable Trade</t>
+          <t>Increase Decrease In Accounts Payable Trade (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>3,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-123.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>8,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>18,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liabilities</t>
+          <t>Increase Decrease In Operating Lease Liabilities (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>11,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>7,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-10,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>26,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-138.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>864,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>873,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-180,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-125,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-44.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-191,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-45,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-320.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Notes Receivable</t>
+          <t>Proceeds From Sale Of Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>127,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>5,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+2128.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-244,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-164,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>442,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>783,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-726,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-569,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Repayments Of Other Long Term Debt</t>
+          <t>Repayments Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>698,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-600,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Accounts Receivable Securitization</t>
+          <t>Proceeds From Accounts Receivable Securitization (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>174,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>86,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+101.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Repayments Of Accounts Receivable Securitization</t>
+          <t>Repayments Of Accounts Receivable Securitization (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-174,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-86,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-101.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-14,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-2934.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt</t>
+          <t>Proceeds From Issuance Of Debt (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Distributions To Affiliates</t>
+          <t>Payments Of Distributions To Affiliates (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-6,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-1,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-279.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Dividends To From Parent (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -3562,354 +3562,354 @@
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-604,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-703,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>17,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>20,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-157,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-5,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-2856.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-656,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-579,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>148,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>165,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>29,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>8,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+242.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>29,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+159.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>15,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>4,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+216.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>64,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>49,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1090425/000109042526000008/lamr-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>