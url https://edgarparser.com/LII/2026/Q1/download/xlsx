--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1994,51 +1994,51 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>2,602.9</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>+18.3%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069202/000106920226000054/lii-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1069202/000106920226000054/lii-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">