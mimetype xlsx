--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -943,61 +943,61 @@
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>+35.6%</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/59478/000005947825000204/lly-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Interest Income</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>-40</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>37.3</t>
+          <t>-37.3</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>-7.2%</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/59478/000005947825000204/lly-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Other Non-Operating Income (Expense)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>-101</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1866,51 +1866,51 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>27,121.2</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>+43.9%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/59478/000005947825000204/lly-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Commercial Paper (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/59478/000005947825000204/lly-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
@@ -2058,51 +2058,51 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>31,118.1</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>+40.0%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/59478/000005947825000204/lly-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/59478/000005947825000204/lly-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">