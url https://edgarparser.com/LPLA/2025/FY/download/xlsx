--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3682 +458,3682 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Advisory Revenue</t>
+          <t>Advisory Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8,161,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>5,461,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+49.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>4,505,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>3,305,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+36.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Asset Based Fees Revenue</t>
+          <t>Asset Based Fees Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2,995,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,497,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Service And Fee Revenue</t>
+          <t>Service And Fee Revenue (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>652,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>552,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Transaction And Other Fees</t>
+          <t>Transaction And Other Fees (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>270,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>236,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>231,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>187,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>172,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>144,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>16,989,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>12,385,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Commissions And Advisory Fees</t>
+          <t>Commissions And Advisory Fees (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>11,204,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>7,751,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+44.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,586,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,136,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+39.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Promotional Expenses</t>
+          <t>Promotional Expenses (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>737,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>589,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>577,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>281,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+105.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>393,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>308,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>403,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>274,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+47.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Floor Brokerage Exchange And Clearance Fees</t>
+          <t>Floor Brokerage Exchange And Clearance Fees (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>178,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>127,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>236,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>135,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+74.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>218,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>93,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+133.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>85,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>75,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>219,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>218,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>15,839,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>10,992,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,149,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,392,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>286,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>334,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>863,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,058,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>10.97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>14.17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>10.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>14.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>78,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>74,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>79,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>75,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>863,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,058,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,037,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>967,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,203,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>902,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>91,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>57,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+59.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,644,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2,172,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>18,492,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>13,317,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+38.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,409,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,210,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>173,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>119,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+45.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>3,290,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,443,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+128.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>78,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>129,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cash And Securities Segregated Under Federal And Other Regulations</t>
+          <t>Cash And Securities Segregated Under Federal And Other Regulations (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,792,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,597,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>225,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>119,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+88.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Receivables From Customers</t>
+          <t>Receivables From Customers (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>803,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>633,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>70,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>76,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,681,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,281,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+61.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Debt Securities</t>
+          <t>Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>91,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>57,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+59.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,409,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,210,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,330,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,482,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+124.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,202,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,815,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>7,258,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>5,494,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>821,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>588,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+39.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>13,148,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>10,386,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Payables To Customers</t>
+          <t>Payables To Customers (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,308,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,898,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>150,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>129,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accrued Commissions And Advisory Fees Payable</t>
+          <t>Accrued Commissions And Advisory Fees Payable (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>361,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>323,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2,247,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,951,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>3,843,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,066,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+86.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-4,333,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-4,202,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>5,835,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>5,066,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>5,344,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2,930,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+82.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>18,492,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>13,317,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+38.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>393,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>308,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>21,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>11,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+90.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>79,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>91,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>16,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>18,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>52,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-76,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+169.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Loan Forgiveness</t>
+          <t>Loan Forgiveness (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>430,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>292,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Deferred Compensation Arrangement With Individual Unrealized Gain Loss</t>
+          <t>Deferred Compensation Arrangement With Individual Unrealized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>72,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>66,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1 (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>24,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>41,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-42.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-4,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-25,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+80.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease Receivables From Clients</t>
+          <t>Increase Decrease Receivables From Clients (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-175,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-45,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-283.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Brokerage Receivables</t>
+          <t>Increase Decrease In Brokerage Receivables (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>7,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-12,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+158.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Loans</t>
+          <t>Increase Decrease In Other Loans (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,751,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,103,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-58.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Receivables</t>
+          <t>Increase Decrease In Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-270,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-126,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-113.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>11,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>34,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-65.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-413,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-435,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease Payables To Clients</t>
+          <t>Increase Decrease Payables To Clients (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>409,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-367,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+211.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Broker Dealers</t>
+          <t>Increase Decrease In Payables To Broker Dealers (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>21,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-34,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+162.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Changes In Accrued Commissions And Advisory Fees Payable</t>
+          <t>Changes In Accrued Commissions And Advisory Fees Payable (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>23,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>74,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-69.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>161,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>36,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+336.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-617,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>336,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-283.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Assets</t>
+          <t>Increase Decrease In Operating Lease Assets (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-3,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-1,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-411,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>277,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-248.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>393.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>308.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-570,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-562,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-1,787,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-1,020,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-75.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-5,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-4,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Held To Maturity Securities</t>
+          <t>Proceeds From Sale And Maturity Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>5,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>5,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments Other</t>
+          <t>Payments To Acquire Investments Other (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-29,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Investments</t>
+          <t>Proceeds From Sale Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>7,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Interest Paid Capitalized</t>
+          <t>Interest Paid Capitalized (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-6,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-9,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-2,386,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-1,592,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-49.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>57,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>37,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Pre Funded Acquisition</t>
+          <t>Pre Funded Acquisition (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>70,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Nocnash Contingent Consideration Liabilities Recognized At Acquisition Date</t>
+          <t>Nocnash Contingent Consideration Liabilities Recognized At Acquisition Date (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>86,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>87,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>876,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>1,430,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-38.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-1,844,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-663,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-178.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2,744,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>998,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+175.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-31,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-17,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-74.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments Of Debt Extinguishment Costs</t>
+          <t>Payments Of Debt Extinguishment Costs (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-47,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Financing Activities</t>
+          <t>Payment For Contingent Consideration Liability Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>47,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>50,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-33,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-41,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1,725,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-100,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-170,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-94,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-89,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>22,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>28,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payment Of Financing Obligations</t>
+          <t>Payment Of Financing Obligations (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Paymentof Leasehold Financing Obligation</t>
+          <t>Paymentof Leasehold Financing Obligation (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+38.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>3,168,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>1,417,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+123.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>379,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>268,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+41.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>328,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>320,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>39,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>31,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Finance Lease Payment On Liability</t>
+          <t>Finance Lease Payment On Liability (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>8,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-97.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>45,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>36,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>370,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>102,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+260.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>3,054,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>2,684,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1397911/000162828026010705/lpla-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>