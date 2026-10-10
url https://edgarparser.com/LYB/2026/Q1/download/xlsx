--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1578,51 +1578,51 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>+33.3%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1489393/000148939326000028/lyb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Receivable (Q)</t>
+          <t>Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1489393/000148939326000028/lyb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
@@ -2122,51 +2122,51 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>+88.3%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1489393/000148939326000028/lyb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Accounts Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1489393/000148939326000028/lyb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
@@ -2346,51 +2346,51 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>2,531</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>-7.4%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1489393/000148939326000028/lyb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1489393/000148939326000028/lyb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">