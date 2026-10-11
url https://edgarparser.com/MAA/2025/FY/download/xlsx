--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1834,83 +1834,83 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>7,764</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>+497.6%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Liabilities Current (Q)</t>
+          <t>Other Liabilities Current (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Liabilities (Q)</t>
+          <t>Accrued Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
@@ -1962,51 +1962,51 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>5,664,705</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>+8.3%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
@@ -2442,83 +2442,83 @@
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>11,812,369</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>+1.4%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Preferred Units Preferred Partners Capital Accounts (Q)</t>
+          <t>Preferred Units Preferred Partners Capital Accounts (INSTANT)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>General Partners Capital Account (Q)</t>
+          <t>General Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312526041208/maa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">